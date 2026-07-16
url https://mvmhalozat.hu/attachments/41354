--- v2 (2026-06-02)
+++ v3 (2026-07-16)
@@ -2,60 +2,60 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Tamás\Desktop\Agg_Bizottság\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{22535C0A-8BE3-48C6-8910-456B3BAFF566}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{CC4B7237-DF8C-4FDC-A3A5-5837BDB8FFE3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11020" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11020" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Elosztó_Aggregátor" sheetId="4" r:id="rId1"/>
     <sheet name="Felhasználói_adatok" sheetId="1" r:id="rId2"/>
     <sheet name="Beállítás" sheetId="2" r:id="rId3"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId4"/>
   </externalReferences>
   <definedNames>
     <definedName name="lElosztók">INDIRECT("Beállítás!$B$" &amp; [1]Beállítás!$C$3 &amp; ":$B$" &amp; [1]Beállítás!$C$4)</definedName>
     <definedName name="lKereskedő">INDIRECT("Beállítás!$B$" &amp; [1]Beállítás!$G$3 &amp; ":$B$" &amp; [1]Beállítás!$G$4)</definedName>
     <definedName name="lMérlegkör">INDIRECT("Beállítás!$B$" &amp; [1]Beállítás!$F$3 &amp; ":$B$" &amp; [1]Beállítás!$F$4)</definedName>
     <definedName name="Státusz">INDIRECT("Beállítás!$B$" &amp; [1]Beállítás!$K$3 &amp; ":$B$" &amp; [1]Beállítás!$K$4)</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
@@ -125,52 +125,50 @@
   <c r="D307" i="2" s="1"/>
   <c r="C303" i="2"/>
   <c r="D303" i="2" s="1"/>
   <c r="C301" i="2"/>
   <c r="D301" i="2" s="1"/>
   <c r="C299" i="2"/>
   <c r="D299" i="2" s="1"/>
   <c r="C298" i="2"/>
   <c r="D298" i="2" s="1"/>
   <c r="C296" i="2"/>
   <c r="D296" i="2" s="1"/>
   <c r="C295" i="2"/>
   <c r="D295" i="2" s="1"/>
   <c r="C294" i="2"/>
   <c r="D294" i="2" s="1"/>
   <c r="C291" i="2"/>
   <c r="D291" i="2" s="1"/>
   <c r="C290" i="2"/>
   <c r="D290" i="2" s="1"/>
   <c r="C289" i="2"/>
   <c r="D289" i="2" s="1"/>
   <c r="C287" i="2"/>
   <c r="D287" i="2" s="1"/>
   <c r="C286" i="2"/>
   <c r="D286" i="2" s="1"/>
-  <c r="C277" i="2"/>
-  <c r="D277" i="2" s="1"/>
   <c r="C272" i="2"/>
   <c r="D272" i="2" s="1"/>
   <c r="C271" i="2"/>
   <c r="D271" i="2" s="1"/>
   <c r="C267" i="2"/>
   <c r="D267" i="2" s="1"/>
   <c r="C266" i="2"/>
   <c r="D266" i="2" s="1"/>
   <c r="C264" i="2"/>
   <c r="D264" i="2" s="1"/>
   <c r="C261" i="2"/>
   <c r="D261" i="2" s="1"/>
   <c r="C257" i="2"/>
   <c r="D257" i="2" s="1"/>
   <c r="C258" i="2"/>
   <c r="D258" i="2" s="1"/>
   <c r="C259" i="2"/>
   <c r="D259" i="2" s="1"/>
   <c r="C255" i="2"/>
   <c r="D255" i="2" s="1"/>
   <c r="C252" i="2"/>
   <c r="D252" i="2" s="1"/>
   <c r="C253" i="2"/>
   <c r="D253" i="2" s="1"/>
   <c r="C251" i="2"/>
@@ -427,76 +425,76 @@
   <c r="P11" i="1"/>
   <c r="T10" i="1"/>
   <c r="S10" i="1"/>
   <c r="Q10" i="1"/>
   <c r="P10" i="1"/>
   <c r="T9" i="1"/>
   <c r="S9" i="1"/>
   <c r="Q9" i="1"/>
   <c r="P9" i="1"/>
   <c r="Q8" i="1"/>
   <c r="P8" i="1"/>
   <c r="T8" i="1"/>
   <c r="S8" i="1"/>
   <c r="D4" i="4"/>
   <c r="E5" i="4"/>
   <c r="C231" i="2" l="1"/>
   <c r="C98" i="2"/>
   <c r="C249" i="2"/>
   <c r="F5" i="4"/>
   <c r="I4" i="2"/>
   <c r="C209" i="2" l="1"/>
   <c r="C6" i="2"/>
   <c r="D6" i="4"/>
   <c r="C3" i="2"/>
   <c r="B1" i="1"/>
-  <c r="D4" i="2"/>
-[...1 lines deleted...]
-  <c r="H4" i="2"/>
   <c r="F4" i="2"/>
-  <c r="G4" i="2"/>
   <c r="E6" i="4"/>
   <c r="C4" i="2"/>
+  <c r="D4" i="2"/>
+  <c r="H4" i="2"/>
+  <c r="G4" i="2"/>
+  <c r="E4" i="2"/>
   <c r="D3" i="4" l="1"/>
   <c r="E4" i="4"/>
   <c r="F6" i="4"/>
   <c r="E3" i="4"/>
+  <c r="H7" i="4" l="1"/>
+  <c r="G7" i="4"/>
   <c r="F3" i="4"/>
+  <c r="F4" i="4"/>
   <c r="H6" i="4"/>
   <c r="G6" i="4"/>
-  <c r="F4" i="4"/>
   <c r="G4" i="4"/>
+  <c r="H4" i="4"/>
   <c r="H3" i="4"/>
   <c r="G3" i="4"/>
-  <c r="H4" i="4"/>
-[...1 lines deleted...]
-  <c r="G7" i="4"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="966" uniqueCount="606">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="968" uniqueCount="604">
   <si>
     <t>Segéd</t>
   </si>
   <si>
     <t>Megnevezés</t>
   </si>
   <si>
     <t>Tábla azonosító</t>
   </si>
   <si>
     <t>Kezdő sor</t>
   </si>
   <si>
     <t>Elem szám</t>
   </si>
   <si>
     <t>Sor</t>
   </si>
   <si>
     <t>Rövidnév</t>
   </si>
   <si>
     <t>EIC KÓD</t>
   </si>
   <si>
@@ -1754,59 +1752,50 @@
     <t>Real Estate Energy Kft.</t>
   </si>
   <si>
     <t>REALESTATE</t>
   </si>
   <si>
     <t>15X-REALESTATE-3</t>
   </si>
   <si>
     <t>SMHV Energetika Kft.</t>
   </si>
   <si>
     <t>HU-SMHV</t>
   </si>
   <si>
     <t>15X-SMHV-------M</t>
   </si>
   <si>
     <t>Transenergo Hungary Kft.</t>
   </si>
   <si>
     <t>TRANSEN-BC</t>
   </si>
   <si>
     <t>15X-TRANSEN----N</t>
-  </si>
-[...7 lines deleted...]
-    <t>15X-WEE--------A</t>
   </si>
   <si>
     <t>ZRENergy Deal Kft.</t>
   </si>
   <si>
     <t>ZRENERGY</t>
   </si>
   <si>
     <t>39X50NORDESTNRGH</t>
   </si>
   <si>
     <t>kW</t>
   </si>
   <si>
     <t>Bejelentés</t>
   </si>
   <si>
     <t>aggregálás kezdete üzenet</t>
   </si>
   <si>
     <t>Bejelentés AV</t>
   </si>
   <si>
     <t>aggregátor váltás</t>
   </si>
@@ -2114,53 +2103,50 @@
   <si>
     <t>Bay Zoltán Kutatóközpont közhasznú NKft.</t>
   </si>
   <si>
     <t>Centrica Business Solutions Zrt.</t>
   </si>
   <si>
     <t>CEE Energy Kft.</t>
   </si>
   <si>
     <t>CHP Energia Befektetési és Vagyonkezelő Zrt.</t>
   </si>
   <si>
     <t>CleanTech Energy Solutions Kft.</t>
   </si>
   <si>
     <t>CYEB Power Kft.</t>
   </si>
   <si>
     <t>"DÉLÉP Ipari Park" Kft.</t>
   </si>
   <si>
     <t>Dél-Nyugat Kft.</t>
   </si>
   <si>
-    <t>Egrid Kft</t>
-[...1 lines deleted...]
-  <si>
     <t>Energiabörze Power Kft.</t>
   </si>
   <si>
     <t>Energiafelhő Kft. (korábban: Danubia Energia Kft.)</t>
   </si>
   <si>
     <t>Enity Zrt.</t>
   </si>
   <si>
     <t>EvoEnergy Kft.</t>
   </si>
   <si>
     <t>Electron Energy Trade Kft. (korábban:Ewiser Energy Trade Kft.)</t>
   </si>
   <si>
     <t>Electron Flexibility Kft.</t>
   </si>
   <si>
     <t>eVersion Energy Kft.</t>
   </si>
   <si>
     <t>Feketeréti Napelempark Kft.</t>
   </si>
   <si>
     <t>Flexenergo Korlátolt Felelősségű Társaság</t>
@@ -2285,57 +2271,63 @@
   <si>
     <t>WATTLER-BC</t>
   </si>
   <si>
     <t>39X-WATTLER-HU-1</t>
   </si>
   <si>
     <t>Ismétlődő bejelentés</t>
   </si>
   <si>
     <t>Újbekapcsolás, bejelentés nem engedélyezett</t>
   </si>
   <si>
     <t>Hibás AGGR-MKF összerendelés</t>
   </si>
   <si>
     <t>Mérő paraméterezés hiba</t>
   </si>
   <si>
     <t>üres</t>
   </si>
   <si>
     <t xml:space="preserve">15X-K-DETTPI---B </t>
   </si>
   <si>
-    <t>AB_V34A20260525</t>
-[...1 lines deleted...]
-  <si>
     <t>15X-CET-ENERGY-1</t>
   </si>
   <si>
     <t>CET</t>
+  </si>
+  <si>
+    <t>AB_V34A20260630</t>
+  </si>
+  <si>
+    <t>EFLEX</t>
+  </si>
+  <si>
+    <t>15X-EFLEX------Y</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="38">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
@@ -3749,51 +3741,51 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:H20"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <selection activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.5"/>
   <cols>
     <col min="1" max="1" width="25.25" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="58.83203125" customWidth="1"/>
     <col min="3" max="3" width="14.83203125" hidden="1" customWidth="1"/>
     <col min="4" max="4" width="16.83203125" hidden="1" customWidth="1"/>
     <col min="5" max="5" width="17.75" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="13.58203125" hidden="1" customWidth="1"/>
     <col min="7" max="8" width="38.83203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="47"/>
       <c r="B1" s="6"/>
       <c r="C1" s="4" t="s">
         <v>0</v>
       </c>
       <c r="D1" s="5"/>
       <c r="E1" s="5"/>
       <c r="F1" s="5"/>
     </row>
     <row r="2" spans="1:8">
@@ -3861,51 +3853,51 @@
         <v>251</v>
       </c>
       <c r="E4" s="30">
         <f ca="1">INDIRECT("'Beállítás'!C" &amp; (Elosztó_Aggregátor!D4-2))</f>
         <v>100</v>
       </c>
       <c r="F4" s="30">
         <f ca="1">IF(ISERROR(MATCH(B4,INDIRECT("'Beállítás'!B" &amp; D4 &amp; ":B" &amp; (D4+E4-1)),0)),0,D4+MATCH(B4,INDIRECT("'Beállítás'!B" &amp; D4 &amp; ":B" &amp; (D4+E4-1)),0)-1)</f>
         <v>0</v>
       </c>
       <c r="G4" s="30" t="e">
         <f ca="1">INDIRECT("'Beállítás'!C" &amp; $F4)</f>
         <v>#REF!</v>
       </c>
       <c r="H4" s="30" t="e">
         <f ca="1">INDIRECT("'Beállítás'!D" &amp; $F4)</f>
         <v>#REF!</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="50" t="s">
         <v>12</v>
       </c>
       <c r="B5" s="57"/>
       <c r="C5" s="51" t="s">
-        <v>448</v>
+        <v>445</v>
       </c>
       <c r="D5" s="30">
         <f>HLOOKUP(C5,Beállítás!$C$2:$IS$3,2,FALSE)</f>
         <v>225</v>
       </c>
       <c r="E5" s="30">
         <f ca="1">INDIRECT("'Beállítás'!C" &amp; (Elosztó_Aggregátor!D5-2))</f>
         <v>3</v>
       </c>
       <c r="F5" s="30">
         <f ca="1">IF(ISERROR(MATCH(B5,INDIRECT("'Beállítás'!B" &amp; D5 &amp; ":B" &amp; (D5+E5-1)),0)),0,D5+MATCH(B5,INDIRECT("'Beállítás'!B" &amp; D5 &amp; ":B" &amp; (D5+E5-1)),0)-1)</f>
         <v>0</v>
       </c>
       <c r="G5" s="30" t="s">
         <v>13</v>
       </c>
       <c r="H5" s="30" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="50" t="s">
         <v>14</v>
       </c>
       <c r="B6" s="57"/>
@@ -4099,156 +4091,156 @@
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
       <c r="M2" s="2"/>
       <c r="N2" s="2"/>
       <c r="O2" s="2"/>
     </row>
     <row r="3" spans="1:22" ht="31">
       <c r="B3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="C3" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D3" s="5"/>
       <c r="E3" s="5"/>
       <c r="F3" s="6" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="6" t="s">
-        <v>510</v>
+        <v>507</v>
       </c>
       <c r="H3" s="7" t="s">
         <v>24</v>
       </c>
       <c r="I3" s="7"/>
       <c r="J3" s="63" t="s">
-        <v>511</v>
+        <v>508</v>
       </c>
       <c r="K3" s="6" t="s">
         <v>25</v>
       </c>
       <c r="L3" s="78" t="s">
         <v>27</v>
       </c>
       <c r="M3" s="79"/>
       <c r="N3" s="79"/>
       <c r="O3" s="80"/>
       <c r="P3" s="6" t="s">
         <v>16</v>
       </c>
       <c r="Q3" s="6" t="s">
         <v>10</v>
       </c>
       <c r="R3" s="6" t="s">
         <v>12</v>
       </c>
       <c r="S3" s="6" t="s">
         <v>14</v>
       </c>
       <c r="T3" s="6" t="s">
         <v>8</v>
       </c>
       <c r="U3" s="8" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="4" spans="1:22">
       <c r="B4" s="9"/>
       <c r="C4" s="10" t="s">
         <v>26</v>
       </c>
       <c r="D4" s="81" t="s">
-        <v>493</v>
+        <v>490</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>8</v>
       </c>
       <c r="F4" s="10" t="s">
         <v>30</v>
       </c>
       <c r="G4" s="46" t="s">
-        <v>498</v>
+        <v>495</v>
       </c>
       <c r="H4" s="10" t="s">
         <v>31</v>
       </c>
       <c r="I4" s="10" t="s">
         <v>32</v>
       </c>
       <c r="J4" s="10" t="s">
         <v>33</v>
       </c>
       <c r="K4" s="10"/>
       <c r="L4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="M4" s="6" t="s">
-        <v>510</v>
+        <v>507</v>
       </c>
       <c r="N4" s="9" t="s">
         <v>34</v>
       </c>
       <c r="O4" s="11" t="s">
         <v>35</v>
       </c>
       <c r="P4" s="9"/>
       <c r="Q4" s="9"/>
       <c r="R4" s="9"/>
       <c r="S4" s="9"/>
       <c r="T4" s="9"/>
       <c r="U4" s="12"/>
     </row>
     <row r="5" spans="1:22">
       <c r="A5" s="13"/>
       <c r="B5" s="14"/>
       <c r="C5" s="15" t="s">
         <v>37</v>
       </c>
       <c r="D5" s="82"/>
       <c r="E5" s="15"/>
       <c r="F5" s="14"/>
       <c r="G5" s="14"/>
       <c r="H5" s="14"/>
       <c r="I5" s="15" t="s">
         <v>38</v>
       </c>
       <c r="J5" s="15" t="s">
         <v>36</v>
       </c>
       <c r="K5" s="15" t="s">
         <v>36</v>
       </c>
       <c r="L5" s="15"/>
       <c r="M5" s="70" t="s">
-        <v>498</v>
+        <v>495</v>
       </c>
       <c r="N5" s="15" t="s">
         <v>40</v>
       </c>
       <c r="O5" s="15" t="s">
         <v>40</v>
       </c>
       <c r="P5" s="14"/>
       <c r="Q5" s="14"/>
       <c r="R5" s="14"/>
       <c r="S5" s="14"/>
       <c r="T5" s="14"/>
       <c r="U5" s="16"/>
       <c r="V5" s="13"/>
     </row>
     <row r="6" spans="1:22">
       <c r="B6" s="17" t="s">
         <v>41</v>
       </c>
       <c r="C6" s="19"/>
       <c r="D6" s="19"/>
       <c r="E6" s="18"/>
       <c r="F6" s="20"/>
       <c r="G6" s="20"/>
       <c r="H6" s="17"/>
@@ -6284,83 +6276,83 @@
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{C1E49A43-86AE-4D33-A473-1138787E1D30}">
           <x14:formula1>
             <xm:f>Beállítás!$D$18:$D$96</xm:f>
           </x14:formula1>
           <xm:sqref>O8:O57</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{FCE46598-82EE-403C-8034-D1C6E6478B92}">
           <x14:formula1>
             <xm:f>Beállítás!$G$7:$G$33</xm:f>
           </x14:formula1>
           <xm:sqref>U8:U57</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:J350"/>
   <sheetViews>
-    <sheetView topLeftCell="A248" workbookViewId="0">
-      <selection activeCell="C263" sqref="C263"/>
+    <sheetView tabSelected="1" topLeftCell="A265" workbookViewId="0">
+      <selection activeCell="C277" sqref="C277"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11" defaultRowHeight="15.5"/>
   <cols>
     <col min="1" max="1" width="16.33203125" customWidth="1"/>
     <col min="2" max="2" width="42.58203125" customWidth="1"/>
     <col min="3" max="3" width="23.58203125" customWidth="1"/>
     <col min="4" max="6" width="20.58203125" customWidth="1"/>
     <col min="7" max="7" width="10.5" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="28" t="s">
         <v>43</v>
       </c>
       <c r="C2" s="29" t="s">
         <v>9</v>
       </c>
       <c r="D2" s="29" t="s">
         <v>15</v>
       </c>
       <c r="E2" s="29" t="s">
         <v>34</v>
       </c>
       <c r="F2" s="29" t="s">
-        <v>448</v>
+        <v>445</v>
       </c>
       <c r="G2" s="29" t="s">
         <v>22</v>
       </c>
       <c r="H2" s="29" t="s">
         <v>45</v>
       </c>
       <c r="I2" s="29" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="B3" t="s">
         <v>46</v>
       </c>
       <c r="C3" s="30">
         <f>MATCH(C2,$A$1:$A$632,0)+2</f>
         <v>8</v>
       </c>
       <c r="D3" s="30">
         <f t="shared" ref="D3:I3" si="0">MATCH(D2,$A$1:$A$632,0)+1</f>
         <v>18</v>
       </c>
       <c r="E3" s="30">
         <f t="shared" si="0"/>
@@ -6624,284 +6616,284 @@
       </c>
       <c r="D19" s="36" t="s">
         <v>97</v>
       </c>
       <c r="G19" s="32" t="s">
         <v>98</v>
       </c>
       <c r="H19" s="32" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="B20" s="34" t="s">
         <v>99</v>
       </c>
       <c r="C20" s="36" t="s">
         <v>100</v>
       </c>
       <c r="D20" s="36" t="s">
         <v>101</v>
       </c>
       <c r="G20" s="32" t="s">
         <v>102</v>
       </c>
       <c r="H20" s="62" t="s">
-        <v>497</v>
+        <v>494</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="B21" s="36" t="s">
         <v>104</v>
       </c>
       <c r="C21" s="36" t="s">
         <v>105</v>
       </c>
       <c r="D21" s="36" t="s">
         <v>106</v>
       </c>
       <c r="G21" s="32" t="s">
         <v>107</v>
       </c>
       <c r="H21" s="64" t="s">
-        <v>501</v>
+        <v>498</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="B22" s="36" t="s">
         <v>109</v>
       </c>
       <c r="C22" s="36" t="s">
         <v>110</v>
       </c>
       <c r="D22" s="36" t="s">
         <v>111</v>
       </c>
       <c r="G22" s="32" t="s">
         <v>112</v>
       </c>
       <c r="H22" s="65" t="s">
-        <v>502</v>
+        <v>499</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="B23" s="36" t="s">
         <v>114</v>
       </c>
       <c r="C23" s="36" t="s">
         <v>115</v>
       </c>
       <c r="D23" s="36" t="s">
         <v>116</v>
       </c>
       <c r="G23" s="32" t="s">
         <v>117</v>
       </c>
       <c r="H23" s="65" t="s">
-        <v>503</v>
+        <v>500</v>
       </c>
       <c r="J23" s="33"/>
     </row>
     <row r="24" spans="1:10">
       <c r="B24" t="s">
         <v>118</v>
       </c>
       <c r="C24" s="36" t="s">
         <v>119</v>
       </c>
       <c r="D24" s="37" t="s">
         <v>120</v>
       </c>
       <c r="G24" s="32" t="s">
         <v>121</v>
       </c>
       <c r="H24" s="65" t="s">
-        <v>597</v>
+        <v>593</v>
       </c>
       <c r="J24" s="34"/>
     </row>
     <row r="25" spans="1:10" ht="16" thickBot="1">
       <c r="B25" s="36" t="s">
         <v>122</v>
       </c>
       <c r="C25" s="36" t="s">
         <v>123</v>
       </c>
       <c r="D25" s="36" t="s">
         <v>124</v>
       </c>
       <c r="G25" s="32" t="s">
         <v>125</v>
       </c>
       <c r="H25" s="66" t="s">
-        <v>504</v>
+        <v>501</v>
       </c>
       <c r="J25" s="34"/>
     </row>
     <row r="26" spans="1:10">
       <c r="B26" s="36" t="s">
         <v>126</v>
       </c>
       <c r="C26" s="36" t="s">
         <v>127</v>
       </c>
       <c r="D26" s="36" t="s">
         <v>128</v>
       </c>
       <c r="G26" s="32" t="s">
         <v>129</v>
       </c>
       <c r="H26" s="65" t="s">
-        <v>601</v>
+        <v>597</v>
       </c>
       <c r="J26" s="34"/>
     </row>
     <row r="27" spans="1:10">
       <c r="B27" s="36" t="s">
         <v>130</v>
       </c>
       <c r="C27" s="36" t="s">
         <v>131</v>
       </c>
       <c r="D27" s="36" t="s">
         <v>132</v>
       </c>
       <c r="E27" s="35"/>
       <c r="G27" s="32" t="s">
         <v>133</v>
       </c>
       <c r="H27" s="65" t="s">
-        <v>601</v>
+        <v>597</v>
       </c>
       <c r="J27" s="34"/>
     </row>
     <row r="28" spans="1:10">
       <c r="B28" s="36" t="s">
         <v>134</v>
       </c>
       <c r="C28" s="36" t="s">
         <v>135</v>
       </c>
       <c r="D28" s="36" t="s">
         <v>136</v>
       </c>
       <c r="E28" s="35"/>
       <c r="G28" s="32" t="s">
         <v>137</v>
       </c>
       <c r="H28" s="65" t="s">
-        <v>601</v>
+        <v>597</v>
       </c>
       <c r="J28" s="34"/>
     </row>
     <row r="29" spans="1:10">
       <c r="B29" s="36" t="s">
-        <v>456</v>
+        <v>453</v>
       </c>
       <c r="C29" s="36" t="s">
-        <v>605</v>
+        <v>600</v>
       </c>
       <c r="D29" s="36" t="s">
-        <v>604</v>
+        <v>599</v>
       </c>
       <c r="G29" s="32" t="s">
         <v>141</v>
       </c>
       <c r="H29" s="65" t="s">
-        <v>598</v>
+        <v>594</v>
       </c>
       <c r="J29" s="34"/>
     </row>
     <row r="30" spans="1:10">
       <c r="B30" s="73" t="s">
         <v>355</v>
       </c>
       <c r="C30" s="71" t="s">
         <v>356</v>
       </c>
       <c r="D30" s="71" t="s">
-        <v>530</v>
+        <v>527</v>
       </c>
       <c r="G30" s="32" t="s">
         <v>145</v>
       </c>
       <c r="H30" s="65" t="s">
-        <v>599</v>
+        <v>595</v>
       </c>
       <c r="J30" s="34"/>
     </row>
     <row r="31" spans="1:10">
       <c r="B31" s="36" t="s">
         <v>142</v>
       </c>
       <c r="C31" s="36" t="s">
         <v>143</v>
       </c>
       <c r="D31" s="36" t="s">
         <v>144</v>
       </c>
       <c r="G31" s="32" t="s">
         <v>149</v>
       </c>
       <c r="H31" s="65" t="s">
-        <v>601</v>
+        <v>597</v>
       </c>
       <c r="J31" s="34"/>
     </row>
     <row r="32" spans="1:10">
       <c r="B32" s="36" t="s">
         <v>146</v>
       </c>
       <c r="C32" s="36" t="s">
         <v>147</v>
       </c>
       <c r="D32" s="36" t="s">
         <v>148</v>
       </c>
       <c r="G32" s="32" t="s">
         <v>153</v>
       </c>
       <c r="H32" s="65" t="s">
-        <v>601</v>
+        <v>597</v>
       </c>
       <c r="J32" s="34"/>
     </row>
     <row r="33" spans="2:10">
       <c r="B33" s="36" t="s">
-        <v>590</v>
+        <v>586</v>
       </c>
       <c r="C33" s="36" t="s">
-        <v>591</v>
+        <v>587</v>
       </c>
       <c r="D33" s="36" t="s">
-        <v>520</v>
+        <v>517</v>
       </c>
       <c r="G33" s="32" t="s">
         <v>157</v>
       </c>
       <c r="H33" s="65" t="s">
-        <v>600</v>
+        <v>596</v>
       </c>
       <c r="J33" s="34"/>
     </row>
     <row r="34" spans="2:10">
       <c r="B34" s="36" t="s">
         <v>150</v>
       </c>
       <c r="C34" s="36" t="s">
         <v>151</v>
       </c>
       <c r="D34" s="36" t="s">
         <v>152</v>
       </c>
       <c r="G34" s="32" t="s">
         <v>161</v>
       </c>
       <c r="H34" s="32"/>
       <c r="J34" s="34"/>
     </row>
     <row r="35" spans="2:10">
       <c r="B35" s="36" t="s">
         <v>154</v>
       </c>
       <c r="C35" s="36" t="s">
         <v>155</v>
@@ -7318,57 +7310,57 @@
     </row>
     <row r="69" spans="2:4">
       <c r="B69" s="36" t="s">
         <v>263</v>
       </c>
       <c r="C69" s="36" t="s">
         <v>264</v>
       </c>
       <c r="D69" s="36" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="70" spans="2:4">
       <c r="B70" s="36" t="s">
         <v>266</v>
       </c>
       <c r="C70" s="36" t="s">
         <v>267</v>
       </c>
       <c r="D70" s="36" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="71" spans="2:4">
       <c r="B71" s="34" t="s">
-        <v>512</v>
+        <v>509</v>
       </c>
       <c r="C71" s="36" t="s">
-        <v>514</v>
+        <v>511</v>
       </c>
       <c r="D71" s="36" t="s">
-        <v>513</v>
+        <v>510</v>
       </c>
     </row>
     <row r="72" spans="2:4">
       <c r="B72" s="34" t="s">
         <v>269</v>
       </c>
       <c r="C72" s="36" t="s">
         <v>270</v>
       </c>
       <c r="D72" s="36" t="s">
         <v>271</v>
       </c>
     </row>
     <row r="73" spans="2:4">
       <c r="B73" t="s">
         <v>272</v>
       </c>
       <c r="C73" t="s">
         <v>273</v>
       </c>
       <c r="D73" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="74" spans="2:4">
@@ -7505,90 +7497,90 @@
     </row>
     <row r="86" spans="2:4">
       <c r="B86" s="36" t="s">
         <v>311</v>
       </c>
       <c r="C86" s="36" t="s">
         <v>312</v>
       </c>
       <c r="D86" s="36" t="s">
         <v>313</v>
       </c>
     </row>
     <row r="87" spans="2:4">
       <c r="B87" s="36" t="s">
         <v>314</v>
       </c>
       <c r="C87" s="36" t="s">
         <v>315</v>
       </c>
       <c r="D87" s="36" t="s">
         <v>316</v>
       </c>
     </row>
     <row r="88" spans="2:4">
       <c r="B88" s="36" t="s">
-        <v>592</v>
+        <v>588</v>
       </c>
       <c r="C88" s="36" t="s">
-        <v>593</v>
+        <v>589</v>
       </c>
       <c r="D88" s="36" t="s">
-        <v>594</v>
+        <v>590</v>
       </c>
     </row>
     <row r="89" spans="2:4">
       <c r="B89" s="36" t="s">
         <v>317</v>
       </c>
       <c r="C89" s="36" t="s">
         <v>318</v>
       </c>
       <c r="D89" s="36" t="s">
         <v>319</v>
       </c>
     </row>
     <row r="90" spans="2:4">
       <c r="B90" s="36" t="s">
         <v>320</v>
       </c>
       <c r="C90" s="36" t="s">
         <v>321</v>
       </c>
       <c r="D90" s="36" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="91" spans="2:4" ht="16">
       <c r="B91" s="72" t="s">
-        <v>492</v>
+        <v>489</v>
       </c>
       <c r="C91" s="72" t="s">
-        <v>595</v>
+        <v>591</v>
       </c>
       <c r="D91" s="72" t="s">
-        <v>596</v>
+        <v>592</v>
       </c>
     </row>
     <row r="92" spans="2:4">
       <c r="B92" s="36" t="s">
         <v>323</v>
       </c>
       <c r="C92" s="36" t="s">
         <v>324</v>
       </c>
       <c r="D92" s="36" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="93" spans="2:4">
       <c r="B93" s="36" t="s">
         <v>326</v>
       </c>
       <c r="C93" s="36" t="s">
         <v>327</v>
       </c>
       <c r="D93" s="36" t="s">
         <v>328</v>
       </c>
     </row>
     <row r="94" spans="2:4">
@@ -8456,57 +8448,57 @@
     <row r="170" spans="2:5">
       <c r="B170" s="36" t="s">
         <v>266</v>
       </c>
       <c r="C170" s="36" t="s">
         <v>267</v>
       </c>
       <c r="D170" s="36" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="171" spans="2:5">
       <c r="B171" s="34" t="s">
         <v>403</v>
       </c>
       <c r="C171" s="36" t="s">
         <v>404</v>
       </c>
       <c r="D171" s="36" t="s">
         <v>405</v>
       </c>
       <c r="E171" s="39"/>
     </row>
     <row r="172" spans="2:5">
       <c r="B172" s="34" t="s">
-        <v>512</v>
+        <v>509</v>
       </c>
       <c r="C172" s="36" t="s">
-        <v>514</v>
+        <v>511</v>
       </c>
       <c r="D172" s="36" t="s">
-        <v>513</v>
+        <v>510</v>
       </c>
       <c r="E172" s="39"/>
     </row>
     <row r="173" spans="2:5">
       <c r="B173" s="34" t="s">
         <v>269</v>
       </c>
       <c r="C173" s="36" t="s">
         <v>270</v>
       </c>
       <c r="D173" s="36" t="s">
         <v>271</v>
       </c>
     </row>
     <row r="174" spans="2:5">
       <c r="B174" t="s">
         <v>272</v>
       </c>
       <c r="C174" t="s">
         <v>273</v>
       </c>
       <c r="D174" t="s">
         <v>274</v>
       </c>
     </row>
@@ -8744,57 +8736,57 @@
     <row r="195" spans="2:5">
       <c r="B195" s="36" t="s">
         <v>311</v>
       </c>
       <c r="C195" s="36" t="s">
         <v>312</v>
       </c>
       <c r="D195" s="36" t="s">
         <v>313</v>
       </c>
     </row>
     <row r="196" spans="2:5">
       <c r="B196" s="36" t="s">
         <v>314</v>
       </c>
       <c r="C196" s="36" t="s">
         <v>315</v>
       </c>
       <c r="D196" s="36" t="s">
         <v>316</v>
       </c>
       <c r="E196" s="39"/>
     </row>
     <row r="197" spans="2:5">
       <c r="B197" s="36" t="s">
-        <v>592</v>
+        <v>588</v>
       </c>
       <c r="C197" s="36" t="s">
-        <v>593</v>
+        <v>589</v>
       </c>
       <c r="D197" s="36" t="s">
-        <v>594</v>
+        <v>590</v>
       </c>
       <c r="E197" s="39"/>
     </row>
     <row r="198" spans="2:5">
       <c r="B198" s="36" t="s">
         <v>317</v>
       </c>
       <c r="C198" s="36" t="s">
         <v>318</v>
       </c>
       <c r="D198" s="36" t="s">
         <v>319</v>
       </c>
     </row>
     <row r="199" spans="2:5">
       <c r="B199" s="36" t="s">
         <v>431</v>
       </c>
       <c r="C199" s="36" t="s">
         <v>432</v>
       </c>
       <c r="D199" s="37" t="s">
         <v>433</v>
       </c>
     </row>
@@ -8845,1505 +8837,1503 @@
     </row>
     <row r="204" spans="2:5">
       <c r="B204" s="36" t="s">
         <v>332</v>
       </c>
       <c r="C204" s="36" t="s">
         <v>333</v>
       </c>
       <c r="D204" s="36" t="s">
         <v>334</v>
       </c>
     </row>
     <row r="205" spans="2:5">
       <c r="B205" s="36" t="s">
         <v>335</v>
       </c>
       <c r="C205" s="36" t="s">
         <v>336</v>
       </c>
       <c r="D205" s="37" t="s">
         <v>337</v>
       </c>
     </row>
     <row r="206" spans="2:5">
       <c r="B206" s="36" t="s">
-        <v>434</v>
+        <v>489</v>
       </c>
       <c r="C206" s="36" t="s">
-        <v>435</v>
+        <v>591</v>
       </c>
       <c r="D206" s="37" t="s">
-        <v>436</v>
+        <v>592</v>
       </c>
     </row>
     <row r="207" spans="2:5">
       <c r="B207" t="s">
-        <v>437</v>
+        <v>434</v>
       </c>
       <c r="C207" s="36" t="s">
-        <v>438</v>
+        <v>435</v>
       </c>
       <c r="D207" s="37" t="s">
-        <v>439</v>
+        <v>436</v>
       </c>
     </row>
     <row r="208" spans="2:5">
       <c r="B208" s="36"/>
       <c r="C208" s="36"/>
       <c r="D208" s="36"/>
     </row>
     <row r="209" spans="1:3">
       <c r="B209" s="39"/>
       <c r="C209" s="31">
         <f>COUNTA(B211:B214)</f>
         <v>3</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="28" t="s">
         <v>44</v>
       </c>
       <c r="B210" s="33" t="s">
         <v>1</v>
       </c>
       <c r="C210" s="33"/>
     </row>
     <row r="211" spans="1:3">
       <c r="B211" s="39" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="B212" s="39" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="B213" s="39" t="s">
-        <v>440</v>
+        <v>437</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="C216" s="31">
         <f>COUNTA(B218:B221)</f>
         <v>4</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="28" t="s">
         <v>22</v>
       </c>
       <c r="B217" s="33" t="s">
         <v>1</v>
       </c>
       <c r="C217" s="33"/>
     </row>
     <row r="218" spans="1:3">
       <c r="B218" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="C218" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="B219" t="s">
-        <v>443</v>
+        <v>440</v>
       </c>
       <c r="C219" t="s">
-        <v>444</v>
+        <v>441</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="B220" t="s">
-        <v>445</v>
+        <v>442</v>
       </c>
       <c r="C220" t="s">
-        <v>446</v>
+        <v>443</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="B221" t="s">
-        <v>447</v>
+        <v>444</v>
       </c>
       <c r="C221" t="s">
-        <v>444</v>
+        <v>441</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="C223" s="31">
         <f>COUNTA(B225:B228)</f>
         <v>3</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" s="28" t="s">
-        <v>448</v>
+        <v>445</v>
       </c>
       <c r="B224" s="33" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="225" spans="1:3">
       <c r="B225" t="s">
-        <v>527</v>
+        <v>524</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="B226" t="s">
-        <v>528</v>
+        <v>525</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="B227" t="s">
-        <v>529</v>
+        <v>526</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="C231" s="31">
         <f>COUNTA(B233:B248)</f>
         <v>11</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" s="28" t="s">
         <v>45</v>
       </c>
       <c r="B232" s="33" t="s">
         <v>1</v>
       </c>
       <c r="C232" s="33"/>
     </row>
     <row r="233" spans="1:3">
       <c r="B233" t="s">
-        <v>449</v>
+        <v>446</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="B234" t="s">
-        <v>450</v>
+        <v>447</v>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="B235" t="s">
-        <v>451</v>
+        <v>448</v>
       </c>
     </row>
     <row r="236" spans="1:3">
       <c r="B236" t="s">
-        <v>452</v>
+        <v>449</v>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="B237" t="s">
-        <v>453</v>
+        <v>450</v>
       </c>
     </row>
     <row r="239" spans="1:3">
       <c r="C239" s="31">
         <f>COUNTA(B241:B242)</f>
         <v>2</v>
       </c>
     </row>
     <row r="240" spans="1:3">
       <c r="A240" s="60" t="s">
-        <v>494</v>
+        <v>491</v>
       </c>
       <c r="B240" s="33" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="241" spans="1:5">
       <c r="B241" s="59" t="s">
-        <v>499</v>
+        <v>496</v>
       </c>
     </row>
     <row r="242" spans="1:5">
       <c r="B242" s="59" t="s">
-        <v>500</v>
+        <v>497</v>
       </c>
     </row>
     <row r="243" spans="1:5">
       <c r="B243" s="59"/>
     </row>
     <row r="244" spans="1:5">
       <c r="C244" s="31">
         <f>COUNTA(B246:B248)</f>
         <v>2</v>
       </c>
     </row>
     <row r="245" spans="1:5" ht="31">
       <c r="A245" s="61" t="s">
         <v>32</v>
       </c>
       <c r="B245" s="33" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="246" spans="1:5">
       <c r="B246" s="59" t="s">
-        <v>495</v>
+        <v>492</v>
       </c>
     </row>
     <row r="247" spans="1:5">
       <c r="B247" s="59" t="s">
-        <v>496</v>
+        <v>493</v>
       </c>
     </row>
     <row r="248" spans="1:5">
       <c r="B248" s="59"/>
     </row>
     <row r="249" spans="1:5">
       <c r="C249" s="31">
         <f>COUNTA(B251:B350)</f>
         <v>100</v>
       </c>
     </row>
     <row r="250" spans="1:5">
       <c r="A250" s="28" t="s">
         <v>11</v>
       </c>
       <c r="B250" s="33" t="s">
         <v>1</v>
       </c>
       <c r="C250" s="33" t="s">
         <v>88</v>
       </c>
       <c r="D250" s="33" t="s">
         <v>89</v>
       </c>
       <c r="E250" s="33" t="s">
-        <v>509</v>
+        <v>506</v>
       </c>
     </row>
     <row r="251" spans="1:5">
       <c r="B251" t="s">
-        <v>531</v>
+        <v>528</v>
       </c>
       <c r="C251" s="53" t="str">
         <f>B251</f>
         <v>4flexi Kft.</v>
       </c>
       <c r="D251" s="68" t="str">
         <f>C251</f>
         <v>4flexi Kft.</v>
       </c>
     </row>
     <row r="252" spans="1:5">
       <c r="B252" t="s">
-        <v>532</v>
+        <v>529</v>
       </c>
       <c r="C252" s="53" t="str">
         <f t="shared" ref="C252:D252" si="3">B252</f>
         <v>8G Energy Solutions Zrt.</v>
       </c>
       <c r="D252" s="68" t="str">
         <f t="shared" si="3"/>
         <v>8G Energy Solutions Zrt.</v>
       </c>
     </row>
     <row r="253" spans="1:5">
       <c r="B253" t="s">
-        <v>533</v>
+        <v>530</v>
       </c>
       <c r="C253" s="53" t="str">
         <f t="shared" ref="C253:D255" si="4">B253</f>
         <v>A1 Solar Kft.</v>
       </c>
       <c r="D253" s="68" t="str">
         <f t="shared" si="4"/>
         <v>A1 Solar Kft.</v>
       </c>
     </row>
     <row r="254" spans="1:5">
       <c r="B254" t="s">
-        <v>454</v>
+        <v>451</v>
       </c>
       <c r="C254" s="55" t="s">
         <v>100</v>
       </c>
       <c r="D254" s="67" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="255" spans="1:5">
       <c r="B255" t="s">
-        <v>534</v>
+        <v>531</v>
       </c>
       <c r="C255" s="53" t="str">
         <f t="shared" si="4"/>
         <v>ASEMA Zrt.</v>
       </c>
       <c r="D255" s="68" t="str">
         <f t="shared" si="4"/>
         <v>ASEMA Zrt.</v>
       </c>
     </row>
     <row r="256" spans="1:5">
       <c r="B256" t="s">
-        <v>535</v>
+        <v>532</v>
       </c>
       <c r="C256" s="55" t="s">
-        <v>585</v>
+        <v>581</v>
       </c>
       <c r="D256" s="55" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="257" spans="2:4">
       <c r="B257" t="s">
-        <v>536</v>
+        <v>533</v>
       </c>
       <c r="C257" s="53" t="str">
         <f t="shared" ref="C257:D257" si="5">B257</f>
         <v>AXPO ENERGY ROMANIA S.A.</v>
       </c>
       <c r="D257" s="68" t="str">
         <f t="shared" si="5"/>
         <v>AXPO ENERGY ROMANIA S.A.</v>
       </c>
     </row>
     <row r="258" spans="2:4">
       <c r="B258" t="s">
-        <v>537</v>
+        <v>534</v>
       </c>
       <c r="C258" s="53" t="str">
         <f t="shared" ref="C258:D258" si="6">B258</f>
         <v>Barefoot Kft.</v>
       </c>
       <c r="D258" s="68" t="str">
         <f t="shared" si="6"/>
         <v>Barefoot Kft.</v>
       </c>
     </row>
     <row r="259" spans="2:4">
       <c r="B259" t="s">
-        <v>538</v>
+        <v>535</v>
       </c>
       <c r="C259" s="53" t="str">
         <f t="shared" ref="C259:D259" si="7">B259</f>
         <v>Bay Zoltán Kutatóközpont közhasznú NKft.</v>
       </c>
       <c r="D259" s="68" t="str">
         <f t="shared" si="7"/>
         <v>Bay Zoltán Kutatóközpont közhasznú NKft.</v>
       </c>
     </row>
     <row r="260" spans="2:4">
       <c r="B260" t="s">
-        <v>455</v>
+        <v>452</v>
       </c>
       <c r="C260" s="53" t="s">
-        <v>455</v>
+        <v>452</v>
       </c>
       <c r="D260" s="68" t="s">
-        <v>455</v>
+        <v>452</v>
       </c>
     </row>
     <row r="261" spans="2:4">
       <c r="B261" t="s">
-        <v>539</v>
+        <v>536</v>
       </c>
       <c r="C261" s="53" t="str">
         <f t="shared" ref="C261:D261" si="8">B261</f>
         <v>Centrica Business Solutions Zrt.</v>
       </c>
       <c r="D261" s="68" t="str">
         <f t="shared" si="8"/>
         <v>Centrica Business Solutions Zrt.</v>
       </c>
     </row>
     <row r="262" spans="2:4">
       <c r="B262" t="s">
-        <v>540</v>
+        <v>537</v>
       </c>
       <c r="C262" s="55" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="D262" s="67" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="263" spans="2:4">
       <c r="B263" t="s">
-        <v>456</v>
+        <v>453</v>
       </c>
       <c r="C263" s="55" t="s">
-        <v>605</v>
+        <v>600</v>
       </c>
       <c r="D263" s="67" t="s">
-        <v>604</v>
+        <v>599</v>
       </c>
     </row>
     <row r="264" spans="2:4">
       <c r="B264" t="s">
-        <v>541</v>
+        <v>538</v>
       </c>
       <c r="C264" s="53" t="str">
         <f t="shared" ref="C264:D264" si="9">B264</f>
         <v>CHP Energia Befektetési és Vagyonkezelő Zrt.</v>
       </c>
       <c r="D264" s="68" t="str">
         <f t="shared" si="9"/>
         <v>CHP Energia Befektetési és Vagyonkezelő Zrt.</v>
       </c>
     </row>
     <row r="265" spans="2:4">
       <c r="B265" t="s">
-        <v>457</v>
+        <v>454</v>
       </c>
       <c r="C265" s="55" t="s">
-        <v>458</v>
+        <v>455</v>
       </c>
       <c r="D265" s="67" t="s">
-        <v>459</v>
+        <v>456</v>
       </c>
     </row>
     <row r="266" spans="2:4">
       <c r="B266" t="s">
-        <v>542</v>
+        <v>539</v>
       </c>
       <c r="C266" s="53" t="str">
         <f t="shared" ref="C266:D266" si="10">B266</f>
         <v>CleanTech Energy Solutions Kft.</v>
       </c>
       <c r="D266" s="68" t="str">
         <f t="shared" si="10"/>
         <v>CleanTech Energy Solutions Kft.</v>
       </c>
     </row>
     <row r="267" spans="2:4">
       <c r="B267" t="s">
-        <v>543</v>
+        <v>540</v>
       </c>
       <c r="C267" s="53" t="str">
         <f t="shared" ref="C267:D267" si="11">B267</f>
         <v>CYEB Power Kft.</v>
       </c>
       <c r="D267" s="68" t="str">
         <f t="shared" si="11"/>
         <v>CYEB Power Kft.</v>
       </c>
     </row>
     <row r="268" spans="2:4">
       <c r="B268" t="s">
-        <v>548</v>
+        <v>544</v>
       </c>
       <c r="C268" s="55" t="s">
-        <v>506</v>
+        <v>503</v>
       </c>
       <c r="D268" s="67" t="s">
-        <v>505</v>
+        <v>502</v>
       </c>
     </row>
     <row r="269" spans="2:4">
       <c r="B269" t="s">
-        <v>460</v>
+        <v>457</v>
       </c>
       <c r="C269" s="53" t="s">
-        <v>460</v>
+        <v>457</v>
       </c>
       <c r="D269" s="68" t="s">
-        <v>460</v>
+        <v>457</v>
       </c>
     </row>
     <row r="270" spans="2:4">
       <c r="B270" t="s">
-        <v>590</v>
+        <v>586</v>
       </c>
       <c r="C270" s="74" t="s">
-        <v>519</v>
+        <v>516</v>
       </c>
       <c r="D270" s="55" t="s">
-        <v>602</v>
+        <v>598</v>
       </c>
     </row>
     <row r="271" spans="2:4">
       <c r="B271" t="s">
-        <v>544</v>
+        <v>541</v>
       </c>
       <c r="C271" s="53" t="str">
         <f t="shared" ref="C271:D271" si="12">B271</f>
         <v>"DÉLÉP Ipari Park" Kft.</v>
       </c>
       <c r="D271" s="68" t="str">
         <f t="shared" si="12"/>
         <v>"DÉLÉP Ipari Park" Kft.</v>
       </c>
     </row>
     <row r="272" spans="2:4">
       <c r="B272" t="s">
-        <v>545</v>
+        <v>542</v>
       </c>
       <c r="C272" s="53" t="str">
         <f t="shared" ref="C272:D272" si="13">B272</f>
         <v>Dél-Nyugat Kft.</v>
       </c>
       <c r="D272" s="68" t="str">
         <f t="shared" si="13"/>
         <v>Dél-Nyugat Kft.</v>
       </c>
     </row>
     <row r="273" spans="2:4">
       <c r="B273" t="s">
-        <v>461</v>
+        <v>458</v>
       </c>
       <c r="C273" s="53" t="s">
-        <v>461</v>
+        <v>458</v>
       </c>
       <c r="D273" s="68" t="s">
-        <v>461</v>
+        <v>458</v>
       </c>
     </row>
     <row r="274" spans="2:4">
       <c r="B274" t="s">
         <v>158</v>
       </c>
       <c r="C274" s="55" t="s">
-        <v>462</v>
+        <v>459</v>
       </c>
       <c r="D274" s="67" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="275" spans="2:4">
       <c r="B275" t="s">
-        <v>463</v>
+        <v>460</v>
       </c>
       <c r="C275" s="55" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="D275" s="55" t="s">
-        <v>515</v>
+        <v>512</v>
       </c>
     </row>
     <row r="276" spans="2:4">
       <c r="B276" t="s">
         <v>364</v>
       </c>
       <c r="C276" s="55" t="s">
-        <v>464</v>
+        <v>461</v>
       </c>
       <c r="D276" s="67" t="s">
         <v>366</v>
       </c>
     </row>
     <row r="277" spans="2:4">
       <c r="B277" t="s">
-        <v>546</v>
-[...7 lines deleted...]
-        <v>Egrid Kft</v>
+        <v>548</v>
+      </c>
+      <c r="C277" s="55" t="s">
+        <v>602</v>
+      </c>
+      <c r="D277" s="67" t="s">
+        <v>603</v>
       </c>
     </row>
     <row r="278" spans="2:4">
       <c r="B278" t="s">
-        <v>521</v>
+        <v>518</v>
       </c>
       <c r="C278" s="55" t="s">
-        <v>523</v>
+        <v>520</v>
       </c>
       <c r="D278" s="67" t="s">
-        <v>522</v>
+        <v>519</v>
       </c>
     </row>
     <row r="279" spans="2:4">
       <c r="B279" t="s">
-        <v>584</v>
+        <v>580</v>
       </c>
       <c r="C279" s="53" t="str">
-        <f t="shared" ref="C279:D279" si="15">B279</f>
+        <f t="shared" ref="C279:D279" si="14">B279</f>
         <v>EMvia Energiakereskedelmi Zrt</v>
       </c>
       <c r="D279" s="68" t="str">
-        <f t="shared" si="15"/>
+        <f t="shared" si="14"/>
         <v>EMvia Energiakereskedelmi Zrt</v>
       </c>
     </row>
     <row r="280" spans="2:4">
       <c r="B280" t="s">
-        <v>465</v>
+        <v>462</v>
       </c>
       <c r="C280" s="55" t="s">
         <v>201</v>
       </c>
       <c r="D280" s="67" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="281" spans="2:4">
       <c r="B281" t="s">
-        <v>547</v>
+        <v>543</v>
       </c>
       <c r="C281" s="55" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
       <c r="D281" s="67" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
     </row>
     <row r="282" spans="2:4">
       <c r="B282" t="s">
-        <v>466</v>
+        <v>463</v>
       </c>
       <c r="C282" s="53" t="s">
-        <v>466</v>
+        <v>463</v>
       </c>
       <c r="D282" s="68" t="s">
-        <v>466</v>
+        <v>463</v>
       </c>
     </row>
     <row r="283" spans="2:4">
       <c r="B283" t="s">
-        <v>467</v>
+        <v>464</v>
       </c>
       <c r="C283" s="53" t="s">
-        <v>467</v>
+        <v>464</v>
       </c>
       <c r="D283" s="68" t="s">
-        <v>467</v>
+        <v>464</v>
       </c>
     </row>
     <row r="284" spans="2:4">
       <c r="B284" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="C284" s="55" t="s">
         <v>180</v>
       </c>
       <c r="D284" s="67" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="285" spans="2:4">
       <c r="B285" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
       <c r="C285" s="55" t="s">
-        <v>470</v>
+        <v>467</v>
       </c>
       <c r="D285" s="67" t="s">
-        <v>471</v>
+        <v>468</v>
       </c>
     </row>
     <row r="286" spans="2:4">
       <c r="B286" t="s">
-        <v>549</v>
+        <v>545</v>
       </c>
       <c r="C286" s="53" t="str">
-        <f t="shared" ref="C286:D286" si="16">B286</f>
+        <f t="shared" ref="C286:D286" si="15">B286</f>
         <v>Enity Zrt.</v>
       </c>
       <c r="D286" s="68" t="str">
-        <f t="shared" si="16"/>
+        <f t="shared" si="15"/>
         <v>Enity Zrt.</v>
       </c>
     </row>
     <row r="287" spans="2:4">
       <c r="B287" t="s">
-        <v>466</v>
+        <v>463</v>
       </c>
       <c r="C287" s="53" t="str">
-        <f t="shared" ref="C287:D287" si="17">B287</f>
+        <f t="shared" ref="C287:D287" si="16">B287</f>
         <v>Enteror Média Kft.</v>
       </c>
       <c r="D287" s="68" t="str">
-        <f t="shared" si="17"/>
+        <f t="shared" si="16"/>
         <v>Enteror Média Kft.</v>
       </c>
     </row>
     <row r="288" spans="2:4">
       <c r="B288" t="s">
-        <v>472</v>
+        <v>469</v>
       </c>
       <c r="C288" s="53" t="s">
-        <v>472</v>
+        <v>469</v>
       </c>
       <c r="D288" s="68" t="s">
-        <v>472</v>
+        <v>469</v>
       </c>
     </row>
     <row r="289" spans="2:4">
       <c r="B289" t="s">
-        <v>550</v>
+        <v>546</v>
       </c>
       <c r="C289" s="53" t="str">
-        <f t="shared" ref="C289:D289" si="18">B289</f>
+        <f t="shared" ref="C289:D289" si="17">B289</f>
         <v>EvoEnergy Kft.</v>
       </c>
       <c r="D289" s="68" t="str">
-        <f t="shared" si="18"/>
+        <f t="shared" si="17"/>
         <v>EvoEnergy Kft.</v>
       </c>
     </row>
     <row r="290" spans="2:4">
       <c r="B290" t="s">
-        <v>552</v>
+        <v>548</v>
       </c>
       <c r="C290" s="53" t="str">
-        <f t="shared" ref="C290:D290" si="19">B290</f>
+        <f t="shared" ref="C290:D290" si="18">B290</f>
         <v>Electron Flexibility Kft.</v>
       </c>
       <c r="D290" s="68" t="str">
-        <f t="shared" si="19"/>
+        <f t="shared" si="18"/>
         <v>Electron Flexibility Kft.</v>
       </c>
     </row>
     <row r="291" spans="2:4">
       <c r="B291" t="s">
-        <v>553</v>
+        <v>549</v>
       </c>
       <c r="C291" s="53" t="str">
-        <f t="shared" ref="C291:D291" si="20">B291</f>
+        <f t="shared" ref="C291:D291" si="19">B291</f>
         <v>eVersion Energy Kft.</v>
       </c>
       <c r="D291" s="68" t="str">
-        <f t="shared" si="20"/>
+        <f t="shared" si="19"/>
         <v>eVersion Energy Kft.</v>
       </c>
     </row>
     <row r="292" spans="2:4">
       <c r="B292" t="s">
-        <v>551</v>
+        <v>547</v>
       </c>
       <c r="C292" s="55" t="s">
         <v>219</v>
       </c>
       <c r="D292" s="67" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="293" spans="2:4">
       <c r="B293" t="s">
         <v>221</v>
       </c>
       <c r="C293" s="55" t="s">
         <v>222</v>
       </c>
       <c r="D293" s="67" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="294" spans="2:4">
       <c r="B294" t="s">
-        <v>554</v>
+        <v>550</v>
       </c>
       <c r="C294" s="53" t="str">
-        <f t="shared" ref="C294:D294" si="21">B294</f>
+        <f t="shared" ref="C294:D294" si="20">B294</f>
         <v>Feketeréti Napelempark Kft.</v>
       </c>
       <c r="D294" s="68" t="str">
-        <f t="shared" si="21"/>
+        <f t="shared" si="20"/>
         <v>Feketeréti Napelempark Kft.</v>
       </c>
     </row>
     <row r="295" spans="2:4">
       <c r="B295" t="s">
-        <v>555</v>
+        <v>551</v>
       </c>
       <c r="C295" s="53" t="str">
-        <f t="shared" ref="C295:D295" si="22">B295</f>
+        <f t="shared" ref="C295:D295" si="21">B295</f>
         <v>Flexenergo Korlátolt Felelősségű Társaság</v>
       </c>
       <c r="D295" s="68" t="str">
-        <f t="shared" si="22"/>
+        <f t="shared" si="21"/>
         <v>Flexenergo Korlátolt Felelősségű Társaság</v>
       </c>
     </row>
     <row r="296" spans="2:4">
       <c r="B296" t="s">
-        <v>556</v>
+        <v>552</v>
       </c>
       <c r="C296" s="53" t="str">
-        <f t="shared" ref="C296:D296" si="23">B296</f>
+        <f t="shared" ref="C296:D296" si="22">B296</f>
         <v>FREUND SERVICES Kft.</v>
       </c>
       <c r="D296" s="68" t="str">
-        <f t="shared" si="23"/>
+        <f t="shared" si="22"/>
         <v>FREUND SERVICES Kft.</v>
       </c>
     </row>
     <row r="297" spans="2:4">
       <c r="B297" t="s">
         <v>236</v>
       </c>
       <c r="C297" s="55" t="s">
         <v>237</v>
       </c>
       <c r="D297" s="67" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="298" spans="2:4">
       <c r="B298" t="s">
-        <v>557</v>
+        <v>553</v>
       </c>
       <c r="C298" s="53" t="str">
-        <f t="shared" ref="C298:D298" si="24">B298</f>
+        <f t="shared" ref="C298:D298" si="23">B298</f>
         <v>Green Island Invest Zrt.</v>
       </c>
       <c r="D298" s="68" t="str">
-        <f t="shared" si="24"/>
+        <f t="shared" si="23"/>
         <v>Green Island Invest Zrt.</v>
       </c>
     </row>
     <row r="299" spans="2:4">
       <c r="B299" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="C299" s="53" t="str">
-        <f t="shared" ref="C299:D305" si="25">B299</f>
+        <f t="shared" ref="C299:D305" si="24">B299</f>
         <v>HUMDA Magyar Mobilitás-fejlesztési Ügynökség Zrt.</v>
       </c>
       <c r="D299" s="68" t="str">
-        <f t="shared" si="25"/>
+        <f t="shared" si="24"/>
         <v>HUMDA Magyar Mobilitás-fejlesztési Ügynökség Zrt.</v>
       </c>
     </row>
     <row r="300" spans="2:4">
       <c r="B300" t="s">
-        <v>473</v>
+        <v>470</v>
       </c>
       <c r="C300" s="53" t="s">
-        <v>473</v>
+        <v>470</v>
       </c>
       <c r="D300" s="68" t="s">
-        <v>473</v>
+        <v>470</v>
       </c>
     </row>
     <row r="301" spans="2:4">
       <c r="B301" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="C301" s="53" t="str">
-        <f t="shared" si="25"/>
+        <f t="shared" si="24"/>
         <v>Innovart Energia Kft.</v>
       </c>
       <c r="D301" s="68" t="str">
-        <f t="shared" si="25"/>
+        <f t="shared" si="24"/>
         <v>Innovart Energia Kft.</v>
       </c>
     </row>
     <row r="302" spans="2:4">
       <c r="B302" t="s">
-        <v>474</v>
+        <v>471</v>
       </c>
       <c r="C302" s="53" t="s">
-        <v>474</v>
+        <v>471</v>
       </c>
       <c r="D302" s="68" t="s">
-        <v>474</v>
+        <v>471</v>
       </c>
     </row>
     <row r="303" spans="2:4">
       <c r="B303" t="s">
         <v>394</v>
       </c>
       <c r="C303" s="53" t="str">
-        <f t="shared" si="25"/>
+        <f t="shared" si="24"/>
         <v>KER Toki Hungary Kft.</v>
       </c>
       <c r="D303" s="68" t="str">
-        <f t="shared" si="25"/>
+        <f t="shared" si="24"/>
         <v>KER Toki Hungary Kft.</v>
       </c>
     </row>
     <row r="304" spans="2:4">
       <c r="B304" t="s">
-        <v>475</v>
+        <v>472</v>
       </c>
       <c r="C304" s="55" t="s">
-        <v>507</v>
+        <v>504</v>
       </c>
       <c r="D304" s="67" t="s">
-        <v>508</v>
+        <v>505</v>
       </c>
     </row>
     <row r="305" spans="2:4">
       <c r="B305" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="C305" s="53" t="str">
-        <f t="shared" si="25"/>
+        <f t="shared" si="24"/>
         <v>Photon Energy Trading CEE (volt LERTA Energy HU Kft.)</v>
       </c>
       <c r="D305" s="68" t="str">
-        <f t="shared" si="25"/>
+        <f t="shared" si="24"/>
         <v>Photon Energy Trading CEE (volt LERTA Energy HU Kft.)</v>
       </c>
     </row>
     <row r="306" spans="2:4" ht="16">
       <c r="B306" s="72" t="s">
         <v>254</v>
       </c>
       <c r="C306" s="55" t="s">
         <v>255</v>
       </c>
       <c r="D306" s="55" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="307" spans="2:4" ht="16">
       <c r="B307" s="72" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
       <c r="C307" s="53" t="str">
-        <f t="shared" ref="C307:D307" si="26">B307</f>
+        <f t="shared" ref="C307:D307" si="25">B307</f>
         <v>Lumen Trade Kft.</v>
       </c>
       <c r="D307" s="68" t="str">
-        <f t="shared" si="26"/>
+        <f t="shared" si="25"/>
         <v>Lumen Trade Kft.</v>
       </c>
     </row>
     <row r="308" spans="2:4" ht="16">
       <c r="B308" s="72" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="C308" s="53" t="str">
-        <f t="shared" ref="C308:D308" si="27">B308</f>
+        <f t="shared" ref="C308:D308" si="26">B308</f>
         <v>Magyar Erőművek Kft.</v>
       </c>
       <c r="D308" s="68" t="str">
-        <f t="shared" si="27"/>
+        <f t="shared" si="26"/>
         <v>Magyar Erőművek Kft.</v>
       </c>
     </row>
     <row r="309" spans="2:4" ht="16">
       <c r="B309" s="72" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="C309" s="53" t="str">
-        <f t="shared" ref="C309:D309" si="28">B309</f>
+        <f t="shared" ref="C309:D309" si="27">B309</f>
         <v>Marvin Energy Kft.</v>
       </c>
       <c r="D309" s="68" t="str">
-        <f t="shared" si="28"/>
+        <f t="shared" si="27"/>
         <v>Marvin Energy Kft.</v>
       </c>
     </row>
     <row r="310" spans="2:4" ht="16">
       <c r="B310" s="72" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
       <c r="C310" s="53" t="str">
-        <f t="shared" ref="C310:D310" si="29">B310</f>
+        <f t="shared" ref="C310:D310" si="28">B310</f>
         <v>MECSEK Energy Trade Kft.</v>
       </c>
       <c r="D310" s="68" t="str">
-        <f t="shared" si="29"/>
+        <f t="shared" si="28"/>
         <v>MECSEK Energy Trade Kft.</v>
       </c>
     </row>
     <row r="311" spans="2:4">
       <c r="B311" s="34" t="s">
-        <v>512</v>
+        <v>509</v>
       </c>
       <c r="C311" s="55" t="s">
-        <v>514</v>
+        <v>511</v>
       </c>
       <c r="D311" s="67" t="s">
-        <v>513</v>
+        <v>510</v>
       </c>
     </row>
     <row r="312" spans="2:4">
       <c r="B312" s="34" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="C312" s="53" t="str">
-        <f t="shared" ref="C312:D312" si="30">B312</f>
+        <f t="shared" ref="C312:D312" si="29">B312</f>
         <v>MET Austria Energy Trade GmbH</v>
       </c>
       <c r="D312" s="68" t="str">
-        <f t="shared" si="30"/>
+        <f t="shared" si="29"/>
         <v>MET Austria Energy Trade GmbH</v>
       </c>
     </row>
     <row r="313" spans="2:4">
       <c r="B313" s="34" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="C313" s="53" t="str">
-        <f t="shared" ref="C313:D313" si="31">B313</f>
+        <f t="shared" ref="C313:D313" si="30">B313</f>
         <v>Milleyson Holdings Kereskedelmi Kft.</v>
       </c>
       <c r="D313" s="68" t="str">
-        <f t="shared" si="31"/>
+        <f t="shared" si="30"/>
         <v>Milleyson Holdings Kereskedelmi Kft.</v>
       </c>
     </row>
     <row r="314" spans="2:4">
       <c r="B314" t="s">
-        <v>476</v>
+        <v>473</v>
       </c>
       <c r="C314" s="53" t="s">
-        <v>476</v>
+        <v>473</v>
       </c>
       <c r="D314" s="68" t="s">
-        <v>476</v>
+        <v>473</v>
       </c>
     </row>
     <row r="315" spans="2:4">
       <c r="B315" t="s">
-        <v>477</v>
+        <v>474</v>
       </c>
       <c r="C315" s="53" t="s">
-        <v>477</v>
+        <v>474</v>
       </c>
       <c r="D315" s="68" t="s">
-        <v>477</v>
+        <v>474</v>
       </c>
     </row>
     <row r="316" spans="2:4">
       <c r="B316" t="s">
-        <v>478</v>
+        <v>475</v>
       </c>
       <c r="C316" s="53" t="s">
-        <v>478</v>
+        <v>475</v>
       </c>
       <c r="D316" s="68" t="s">
-        <v>478</v>
+        <v>475</v>
       </c>
     </row>
     <row r="317" spans="2:4">
       <c r="B317" t="s">
         <v>281</v>
       </c>
       <c r="C317" s="55" t="s">
         <v>282</v>
       </c>
       <c r="D317" s="67" t="s">
         <v>283</v>
       </c>
     </row>
     <row r="318" spans="2:4">
       <c r="B318" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
       <c r="C318" s="53" t="str">
-        <f t="shared" ref="C318:D326" si="32">B318</f>
+        <f t="shared" ref="C318:D326" si="31">B318</f>
         <v>Netergon Kft.</v>
       </c>
       <c r="D318" s="68" t="str">
-        <f t="shared" si="32"/>
+        <f t="shared" si="31"/>
         <v>Netergon Kft.</v>
       </c>
     </row>
     <row r="319" spans="2:4">
       <c r="B319" t="s">
-        <v>479</v>
+        <v>476</v>
       </c>
       <c r="C319" s="53" t="s">
-        <v>479</v>
+        <v>476</v>
       </c>
       <c r="D319" s="68" t="s">
-        <v>479</v>
+        <v>476</v>
       </c>
     </row>
     <row r="320" spans="2:4">
       <c r="B320" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="C320" s="53" t="str">
-        <f t="shared" si="32"/>
+        <f t="shared" si="31"/>
         <v>Novum Commodities Kft.</v>
       </c>
       <c r="D320" s="68" t="str">
-        <f t="shared" si="32"/>
+        <f t="shared" si="31"/>
         <v>Novum Commodities Kft.</v>
       </c>
     </row>
     <row r="321" spans="2:4" ht="16">
       <c r="B321" s="72" t="s">
-        <v>524</v>
+        <v>521</v>
       </c>
       <c r="C321" s="56" t="s">
-        <v>525</v>
+        <v>522</v>
       </c>
       <c r="D321" s="69" t="s">
-        <v>526</v>
+        <v>523</v>
       </c>
     </row>
     <row r="322" spans="2:4" ht="16">
       <c r="B322" s="72" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="C322" s="53" t="str">
-        <f t="shared" si="32"/>
+        <f t="shared" si="31"/>
         <v>OMNI Energy Kft.</v>
       </c>
       <c r="D322" s="68" t="str">
-        <f t="shared" si="32"/>
+        <f t="shared" si="31"/>
         <v>OMNI Energy Kft.</v>
       </c>
     </row>
     <row r="323" spans="2:4">
       <c r="B323" t="s">
-        <v>480</v>
+        <v>477</v>
       </c>
       <c r="C323" s="53" t="s">
-        <v>480</v>
+        <v>477</v>
       </c>
       <c r="D323" s="68" t="s">
-        <v>480</v>
+        <v>477</v>
       </c>
     </row>
     <row r="324" spans="2:4">
       <c r="B324" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
       <c r="C324" s="53" t="str">
-        <f t="shared" si="32"/>
+        <f t="shared" si="31"/>
         <v>Optimális Energia Kft.</v>
       </c>
       <c r="D324" s="68" t="str">
-        <f t="shared" si="32"/>
+        <f t="shared" si="31"/>
         <v>Optimális Energia Kft.</v>
       </c>
     </row>
     <row r="325" spans="2:4">
       <c r="B325" t="s">
-        <v>481</v>
+        <v>478</v>
       </c>
       <c r="C325" s="53" t="s">
-        <v>481</v>
+        <v>478</v>
       </c>
       <c r="D325" s="68" t="s">
-        <v>481</v>
+        <v>478</v>
       </c>
     </row>
     <row r="326" spans="2:4">
       <c r="B326" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="C326" s="53" t="str">
-        <f t="shared" si="32"/>
+        <f t="shared" si="31"/>
         <v>Pannon Energiaközösség Nonprofit Kft.</v>
       </c>
       <c r="D326" s="68" t="str">
-        <f t="shared" si="32"/>
+        <f t="shared" si="31"/>
         <v>Pannon Energiaközösség Nonprofit Kft.</v>
       </c>
     </row>
     <row r="327" spans="2:4">
       <c r="B327" t="s">
-        <v>482</v>
+        <v>479</v>
       </c>
       <c r="C327" s="56" t="s">
-        <v>483</v>
+        <v>480</v>
       </c>
       <c r="D327" s="69" t="s">
-        <v>484</v>
+        <v>481</v>
       </c>
     </row>
     <row r="328" spans="2:4">
       <c r="B328" t="s">
-        <v>485</v>
+        <v>482</v>
       </c>
       <c r="C328" s="53" t="s">
-        <v>485</v>
+        <v>482</v>
       </c>
       <c r="D328" s="68" t="s">
-        <v>485</v>
+        <v>482</v>
       </c>
     </row>
     <row r="329" spans="2:4">
       <c r="B329" t="s">
         <v>296</v>
       </c>
       <c r="C329" s="53" t="str">
-        <f t="shared" ref="C329:D331" si="33">B329</f>
+        <f t="shared" ref="C329:D331" si="32">B329</f>
         <v>Powex Kereskedelmi és Szolgáltató Kft.</v>
       </c>
       <c r="D329" s="68" t="str">
-        <f t="shared" si="33"/>
+        <f t="shared" si="32"/>
         <v>Powex Kereskedelmi és Szolgáltató Kft.</v>
       </c>
     </row>
     <row r="330" spans="2:4">
       <c r="B330" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="C330" s="53" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="D330" s="68" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
     </row>
     <row r="331" spans="2:4">
       <c r="B331" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
       <c r="C331" s="53" t="str">
-        <f t="shared" si="33"/>
+        <f t="shared" si="32"/>
         <v>Rajnai P &amp; P Kft.</v>
       </c>
       <c r="D331" s="68" t="str">
-        <f t="shared" si="33"/>
+        <f t="shared" si="32"/>
         <v>Rajnai P &amp; P Kft.</v>
       </c>
     </row>
     <row r="332" spans="2:4">
       <c r="B332" t="s">
-        <v>487</v>
+        <v>484</v>
       </c>
       <c r="C332" s="53" t="s">
-        <v>487</v>
+        <v>484</v>
       </c>
       <c r="D332" s="68" t="s">
-        <v>487</v>
+        <v>484</v>
       </c>
     </row>
     <row r="333" spans="2:4">
       <c r="B333" t="s">
-        <v>488</v>
+        <v>485</v>
       </c>
       <c r="C333" s="53" t="s">
-        <v>488</v>
+        <v>485</v>
       </c>
       <c r="D333" s="68" t="s">
-        <v>488</v>
+        <v>485</v>
       </c>
     </row>
     <row r="334" spans="2:4">
       <c r="B334" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="C334" s="53" t="str">
-        <f t="shared" ref="C334:D334" si="34">B334</f>
+        <f t="shared" ref="C334:D334" si="33">B334</f>
         <v>SERR Energy Kft.</v>
       </c>
       <c r="D334" s="68" t="str">
-        <f t="shared" si="34"/>
+        <f t="shared" si="33"/>
         <v>SERR Energy Kft.</v>
       </c>
     </row>
     <row r="335" spans="2:4">
       <c r="B335" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="C335" s="53" t="str">
-        <f t="shared" ref="C335:D335" si="35">B335</f>
+        <f t="shared" ref="C335:D335" si="34">B335</f>
         <v>Smart Solar Balancing Kft.</v>
       </c>
       <c r="D335" s="68" t="str">
-        <f t="shared" si="35"/>
+        <f t="shared" si="34"/>
         <v>Smart Solar Balancing Kft.</v>
       </c>
     </row>
     <row r="336" spans="2:4">
       <c r="B336" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
       <c r="C336" s="53" t="str">
-        <f t="shared" ref="C336:D336" si="36">B336</f>
+        <f t="shared" ref="C336:D336" si="35">B336</f>
         <v>Smart Solar Energy Trade Kfr.</v>
       </c>
       <c r="D336" s="68" t="str">
-        <f t="shared" si="36"/>
+        <f t="shared" si="35"/>
         <v>Smart Solar Energy Trade Kfr.</v>
       </c>
     </row>
     <row r="337" spans="2:4">
       <c r="B337" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="C337" s="53" t="str">
-        <f t="shared" ref="C337:D337" si="37">B337</f>
+        <f t="shared" ref="C337:D337" si="36">B337</f>
         <v>Sygma Energy Kft.</v>
       </c>
       <c r="D337" s="68" t="str">
-        <f t="shared" si="37"/>
+        <f t="shared" si="36"/>
         <v>Sygma Energy Kft.</v>
       </c>
     </row>
     <row r="338" spans="2:4">
       <c r="B338" t="s">
         <v>308</v>
       </c>
       <c r="C338" s="56" t="s">
         <v>309</v>
       </c>
       <c r="D338" s="69" t="s">
         <v>310</v>
       </c>
     </row>
     <row r="339" spans="2:4">
       <c r="B339" t="s">
-        <v>489</v>
+        <v>486</v>
       </c>
       <c r="C339" s="53" t="s">
-        <v>489</v>
+        <v>486</v>
       </c>
       <c r="D339" s="68" t="s">
-        <v>489</v>
+        <v>486</v>
       </c>
     </row>
     <row r="340" spans="2:4">
       <c r="B340" t="s">
-        <v>490</v>
+        <v>487</v>
       </c>
       <c r="C340" s="53" t="s">
-        <v>490</v>
+        <v>487</v>
       </c>
       <c r="D340" s="68" t="s">
-        <v>490</v>
+        <v>487</v>
       </c>
     </row>
     <row r="341" spans="2:4">
       <c r="B341" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="C341" s="53" t="str">
-        <f t="shared" ref="C341:D341" si="38">B341</f>
+        <f t="shared" ref="C341:D341" si="37">B341</f>
         <v>Voltrack AGGREGÁTOR Korlátolt Felelősségű Társaság</v>
       </c>
       <c r="D341" s="68" t="str">
-        <f t="shared" si="38"/>
+        <f t="shared" si="37"/>
         <v>Voltrack AGGREGÁTOR Korlátolt Felelősségű Társaság</v>
       </c>
     </row>
     <row r="342" spans="2:4">
       <c r="B342" t="s">
-        <v>491</v>
+        <v>488</v>
       </c>
       <c r="C342" s="56" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
       <c r="D342" s="69" t="s">
-        <v>518</v>
+        <v>515</v>
       </c>
     </row>
     <row r="343" spans="2:4">
       <c r="B343" t="s">
         <v>329</v>
       </c>
       <c r="C343" s="56" t="s">
         <v>330</v>
       </c>
       <c r="D343" s="69" t="s">
         <v>331</v>
       </c>
     </row>
     <row r="344" spans="2:4">
       <c r="B344" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
       <c r="C344" s="53" t="str">
-        <f t="shared" ref="C344:D344" si="39">B344</f>
+        <f t="shared" ref="C344:D344" si="38">B344</f>
         <v>VWG Trade &amp; Services GmbH</v>
       </c>
       <c r="D344" s="68" t="str">
-        <f t="shared" si="39"/>
+        <f t="shared" si="38"/>
         <v>VWG Trade &amp; Services GmbH</v>
       </c>
     </row>
     <row r="345" spans="2:4">
       <c r="B345" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="C345" s="53" t="str">
-        <f t="shared" ref="C345:D345" si="40">B345</f>
+        <f t="shared" ref="C345:D345" si="39">B345</f>
         <v>ZalaZONE Ipari Park Zrt.</v>
       </c>
       <c r="D345" s="68" t="str">
-        <f t="shared" si="40"/>
+        <f t="shared" si="39"/>
         <v>ZalaZONE Ipari Park Zrt.</v>
       </c>
     </row>
     <row r="346" spans="2:4">
       <c r="B346" t="s">
-        <v>580</v>
+        <v>576</v>
       </c>
       <c r="C346" s="53" t="str">
-        <f t="shared" ref="C346:D346" si="41">B346</f>
+        <f t="shared" ref="C346:D346" si="40">B346</f>
         <v>sight-E Analytics Kft.</v>
       </c>
       <c r="D346" s="68" t="str">
-        <f t="shared" si="41"/>
+        <f t="shared" si="40"/>
         <v>sight-E Analytics Kft.</v>
       </c>
     </row>
     <row r="347" spans="2:4">
       <c r="B347" t="s">
-        <v>581</v>
+        <v>577</v>
       </c>
       <c r="C347" s="53" t="str">
-        <f t="shared" ref="C347:D347" si="42">B347</f>
+        <f t="shared" ref="C347:D347" si="41">B347</f>
         <v>Syneris Balancing Kft.</v>
       </c>
       <c r="D347" s="68" t="str">
-        <f t="shared" si="42"/>
+        <f t="shared" si="41"/>
         <v>Syneris Balancing Kft.</v>
       </c>
     </row>
     <row r="348" spans="2:4">
       <c r="B348" t="s">
-        <v>582</v>
+        <v>578</v>
       </c>
       <c r="C348" s="53" t="str">
-        <f t="shared" ref="C348:D348" si="43">B348</f>
+        <f t="shared" ref="C348:D348" si="42">B348</f>
         <v>SLR Trading Zrt.</v>
       </c>
       <c r="D348" s="68" t="str">
-        <f t="shared" si="43"/>
+        <f t="shared" si="42"/>
         <v>SLR Trading Zrt.</v>
       </c>
     </row>
     <row r="349" spans="2:4">
       <c r="B349" t="s">
-        <v>583</v>
+        <v>579</v>
       </c>
       <c r="C349" s="53" t="str">
-        <f t="shared" ref="C349:D349" si="44">B349</f>
+        <f t="shared" ref="C349:D349" si="43">B349</f>
         <v>Pusztaenergia MegÚjuló Energiaszövetkezet</v>
       </c>
       <c r="D349" s="68" t="str">
-        <f t="shared" si="44"/>
+        <f t="shared" si="43"/>
         <v>Pusztaenergia MegÚjuló Energiaszövetkezet</v>
       </c>
     </row>
     <row r="350" spans="2:4">
       <c r="B350" t="s">
-        <v>492</v>
+        <v>489</v>
       </c>
       <c r="C350" s="56" t="s">
-        <v>595</v>
+        <v>591</v>
       </c>
       <c r="D350" s="69" t="s">
-        <v>596</v>
+        <v>592</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="R8zgIxkCGLBC/mbzGIb+kFmap5+yQ8IwUlcvoH2IbCkCwdMd+/cM7ufHtIXliecOEdzOk056DOg6mMRRBhDDuw==" saltValue="HVUuzAuM4cO30EsSLV3UhA==" spinCount="100000" sheet="1" selectLockedCells="1" selectUnlockedCells="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="1+mM6gETvT3XTH4hhjNGG1AyZWjzj77UfKrl9A7XSm1DD7O0i/4vWXN1EO0F1sVcWtbaWY7AWvfxrme96zFOwQ==" saltValue="AOXAEZwkKWsfzwifL5L4Gw==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1" selectUnlockedCells="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="8" fitToHeight="0" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Munkalapok</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Elosztó_Aggregátor</vt:lpstr>
       <vt:lpstr>Felhasználói_adatok</vt:lpstr>
       <vt:lpstr>Beállítás</vt:lpstr>