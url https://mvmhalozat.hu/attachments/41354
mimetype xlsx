--- v3 (2026-07-16)
+++ v4 (2026-08-31)
@@ -2,60 +2,60 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Tamás\Desktop\Agg_Bizottság\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{CC4B7237-DF8C-4FDC-A3A5-5837BDB8FFE3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{DA1BB713-AC87-467E-A50A-91136F88A5C2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11020" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11020" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Elosztó_Aggregátor" sheetId="4" r:id="rId1"/>
     <sheet name="Felhasználói_adatok" sheetId="1" r:id="rId2"/>
     <sheet name="Beállítás" sheetId="2" r:id="rId3"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId4"/>
   </externalReferences>
   <definedNames>
     <definedName name="lElosztók">INDIRECT("Beállítás!$B$" &amp; [1]Beállítás!$C$3 &amp; ":$B$" &amp; [1]Beállítás!$C$4)</definedName>
     <definedName name="lKereskedő">INDIRECT("Beállítás!$B$" &amp; [1]Beállítás!$G$3 &amp; ":$B$" &amp; [1]Beállítás!$G$4)</definedName>
     <definedName name="lMérlegkör">INDIRECT("Beállítás!$B$" &amp; [1]Beállítás!$F$3 &amp; ":$B$" &amp; [1]Beállítás!$F$4)</definedName>
     <definedName name="Státusz">INDIRECT("Beállítás!$B$" &amp; [1]Beállítás!$K$3 &amp; ":$B$" &amp; [1]Beállítás!$K$4)</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
@@ -425,70 +425,70 @@
   <c r="P11" i="1"/>
   <c r="T10" i="1"/>
   <c r="S10" i="1"/>
   <c r="Q10" i="1"/>
   <c r="P10" i="1"/>
   <c r="T9" i="1"/>
   <c r="S9" i="1"/>
   <c r="Q9" i="1"/>
   <c r="P9" i="1"/>
   <c r="Q8" i="1"/>
   <c r="P8" i="1"/>
   <c r="T8" i="1"/>
   <c r="S8" i="1"/>
   <c r="D4" i="4"/>
   <c r="E5" i="4"/>
   <c r="C231" i="2" l="1"/>
   <c r="C98" i="2"/>
   <c r="C249" i="2"/>
   <c r="F5" i="4"/>
   <c r="I4" i="2"/>
   <c r="C209" i="2" l="1"/>
   <c r="C6" i="2"/>
   <c r="D6" i="4"/>
   <c r="C3" i="2"/>
   <c r="B1" i="1"/>
+  <c r="G4" i="2"/>
+  <c r="C4" i="2"/>
+  <c r="H4" i="2"/>
+  <c r="E4" i="2"/>
+  <c r="D4" i="2"/>
+  <c r="E6" i="4"/>
   <c r="F4" i="2"/>
-  <c r="E6" i="4"/>
-[...4 lines deleted...]
-  <c r="E4" i="2"/>
   <c r="D3" i="4" l="1"/>
+  <c r="F6" i="4"/>
   <c r="E4" i="4"/>
-  <c r="F6" i="4"/>
   <c r="E3" i="4"/>
   <c r="H7" i="4" l="1"/>
   <c r="G7" i="4"/>
   <c r="F3" i="4"/>
-  <c r="F4" i="4"/>
   <c r="H6" i="4"/>
   <c r="G6" i="4"/>
+  <c r="F4" i="4"/>
+  <c r="H3" i="4"/>
+  <c r="H4" i="4"/>
   <c r="G4" i="4"/>
-  <c r="H4" i="4"/>
-  <c r="H3" i="4"/>
   <c r="G3" i="4"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="968" uniqueCount="604">
   <si>
     <t>Segéd</t>
   </si>
   <si>
     <t>Megnevezés</t>
   </si>
   <si>
     <t>Tábla azonosító</t>
   </si>
   <si>
     <t>Kezdő sor</t>
   </si>
   <si>
     <t>Elem szám</t>
   </si>
   <si>
     <t>Sor</t>
   </si>
   <si>
@@ -1293,53 +1293,50 @@
     <t>Milleyson Holdings Kft.</t>
   </si>
   <si>
     <t>MILLEYSON-BC</t>
   </si>
   <si>
     <t>39XMILLEYSON123M</t>
   </si>
   <si>
     <t>MOL Magyar Olaj- és Gázipari Nyrt.</t>
   </si>
   <si>
     <t>MOLTR-BC</t>
   </si>
   <si>
     <t>15X-MOLTRADING-F</t>
   </si>
   <si>
     <t>MVM NEXT Energiakereskedelmi Zrt.</t>
   </si>
   <si>
     <t>D_ENERGIA_BC</t>
   </si>
   <si>
     <t>15X-DENERGIA---J</t>
-  </si>
-[...1 lines deleted...]
-    <t>MVM Partner Zrt.</t>
   </si>
   <si>
     <t>MVM_BC</t>
   </si>
   <si>
     <t>15X-MVM--------B</t>
   </si>
   <si>
     <t>Nordest Energy Kft.</t>
   </si>
   <si>
     <t>NORDEST-HUN-BC</t>
   </si>
   <si>
     <t>15X-NORDEST-HUNZ</t>
   </si>
   <si>
     <t>ÓAM Ózdi Acélművek Kft.</t>
   </si>
   <si>
     <t>OZD_KOHO_BC</t>
   </si>
   <si>
     <t>15X-OZD-KOHO---C</t>
   </si>
@@ -2115,53 +2112,50 @@
   <si>
     <t>CleanTech Energy Solutions Kft.</t>
   </si>
   <si>
     <t>CYEB Power Kft.</t>
   </si>
   <si>
     <t>"DÉLÉP Ipari Park" Kft.</t>
   </si>
   <si>
     <t>Dél-Nyugat Kft.</t>
   </si>
   <si>
     <t>Energiabörze Power Kft.</t>
   </si>
   <si>
     <t>Energiafelhő Kft. (korábban: Danubia Energia Kft.)</t>
   </si>
   <si>
     <t>Enity Zrt.</t>
   </si>
   <si>
     <t>EvoEnergy Kft.</t>
   </si>
   <si>
-    <t>Electron Energy Trade Kft. (korábban:Ewiser Energy Trade Kft.)</t>
-[...1 lines deleted...]
-  <si>
     <t>Electron Flexibility Kft.</t>
   </si>
   <si>
     <t>eVersion Energy Kft.</t>
   </si>
   <si>
     <t>Feketeréti Napelempark Kft.</t>
   </si>
   <si>
     <t>Flexenergo Korlátolt Felelősségű Társaság</t>
   </si>
   <si>
     <t>FREUND SERVICES Kft.</t>
   </si>
   <si>
     <t>Green Island Invest Zrt.</t>
   </si>
   <si>
     <t>HUMDA Magyar Mobilitás-fejlesztési Ügynökség Zrt.</t>
   </si>
   <si>
     <t>Innovart Energia Kft.</t>
   </si>
   <si>
     <t>Lumen Trade Kft.</t>
@@ -2277,57 +2271,63 @@
   <si>
     <t>Ismétlődő bejelentés</t>
   </si>
   <si>
     <t>Újbekapcsolás, bejelentés nem engedélyezett</t>
   </si>
   <si>
     <t>Hibás AGGR-MKF összerendelés</t>
   </si>
   <si>
     <t>Mérő paraméterezés hiba</t>
   </si>
   <si>
     <t>üres</t>
   </si>
   <si>
     <t xml:space="preserve">15X-K-DETTPI---B </t>
   </si>
   <si>
     <t>15X-CET-ENERGY-1</t>
   </si>
   <si>
     <t>CET</t>
   </si>
   <si>
-    <t>AB_V34A20260630</t>
-[...1 lines deleted...]
-  <si>
     <t>EFLEX</t>
   </si>
   <si>
     <t>15X-EFLEX------Y</t>
+  </si>
+  <si>
+    <t>Electron Energy Trade Kft.</t>
+  </si>
+  <si>
+    <t>MVM ONEnergy Zrt.</t>
+  </si>
+  <si>
+    <t>AB_V34A20260724</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="38">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
@@ -3741,51 +3741,51 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:H20"/>
   <sheetViews>
-    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+    <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <selection activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.5"/>
   <cols>
     <col min="1" max="1" width="25.25" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="58.83203125" customWidth="1"/>
     <col min="3" max="3" width="14.83203125" hidden="1" customWidth="1"/>
     <col min="4" max="4" width="16.83203125" hidden="1" customWidth="1"/>
     <col min="5" max="5" width="17.75" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="13.58203125" hidden="1" customWidth="1"/>
     <col min="7" max="8" width="38.83203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="47"/>
       <c r="B1" s="6"/>
       <c r="C1" s="4" t="s">
         <v>0</v>
       </c>
       <c r="D1" s="5"/>
       <c r="E1" s="5"/>
       <c r="F1" s="5"/>
     </row>
     <row r="2" spans="1:8">
@@ -3853,51 +3853,51 @@
         <v>251</v>
       </c>
       <c r="E4" s="30">
         <f ca="1">INDIRECT("'Beállítás'!C" &amp; (Elosztó_Aggregátor!D4-2))</f>
         <v>100</v>
       </c>
       <c r="F4" s="30">
         <f ca="1">IF(ISERROR(MATCH(B4,INDIRECT("'Beállítás'!B" &amp; D4 &amp; ":B" &amp; (D4+E4-1)),0)),0,D4+MATCH(B4,INDIRECT("'Beállítás'!B" &amp; D4 &amp; ":B" &amp; (D4+E4-1)),0)-1)</f>
         <v>0</v>
       </c>
       <c r="G4" s="30" t="e">
         <f ca="1">INDIRECT("'Beállítás'!C" &amp; $F4)</f>
         <v>#REF!</v>
       </c>
       <c r="H4" s="30" t="e">
         <f ca="1">INDIRECT("'Beállítás'!D" &amp; $F4)</f>
         <v>#REF!</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="50" t="s">
         <v>12</v>
       </c>
       <c r="B5" s="57"/>
       <c r="C5" s="51" t="s">
-        <v>445</v>
+        <v>444</v>
       </c>
       <c r="D5" s="30">
         <f>HLOOKUP(C5,Beállítás!$C$2:$IS$3,2,FALSE)</f>
         <v>225</v>
       </c>
       <c r="E5" s="30">
         <f ca="1">INDIRECT("'Beállítás'!C" &amp; (Elosztó_Aggregátor!D5-2))</f>
         <v>3</v>
       </c>
       <c r="F5" s="30">
         <f ca="1">IF(ISERROR(MATCH(B5,INDIRECT("'Beállítás'!B" &amp; D5 &amp; ":B" &amp; (D5+E5-1)),0)),0,D5+MATCH(B5,INDIRECT("'Beállítás'!B" &amp; D5 &amp; ":B" &amp; (D5+E5-1)),0)-1)</f>
         <v>0</v>
       </c>
       <c r="G5" s="30" t="s">
         <v>13</v>
       </c>
       <c r="H5" s="30" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="50" t="s">
         <v>14</v>
       </c>
       <c r="B6" s="57"/>
@@ -4091,156 +4091,156 @@
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
       <c r="M2" s="2"/>
       <c r="N2" s="2"/>
       <c r="O2" s="2"/>
     </row>
     <row r="3" spans="1:22" ht="31">
       <c r="B3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="C3" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D3" s="5"/>
       <c r="E3" s="5"/>
       <c r="F3" s="6" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="6" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
       <c r="H3" s="7" t="s">
         <v>24</v>
       </c>
       <c r="I3" s="7"/>
       <c r="J3" s="63" t="s">
-        <v>508</v>
+        <v>507</v>
       </c>
       <c r="K3" s="6" t="s">
         <v>25</v>
       </c>
       <c r="L3" s="78" t="s">
         <v>27</v>
       </c>
       <c r="M3" s="79"/>
       <c r="N3" s="79"/>
       <c r="O3" s="80"/>
       <c r="P3" s="6" t="s">
         <v>16</v>
       </c>
       <c r="Q3" s="6" t="s">
         <v>10</v>
       </c>
       <c r="R3" s="6" t="s">
         <v>12</v>
       </c>
       <c r="S3" s="6" t="s">
         <v>14</v>
       </c>
       <c r="T3" s="6" t="s">
         <v>8</v>
       </c>
       <c r="U3" s="8" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="4" spans="1:22">
       <c r="B4" s="9"/>
       <c r="C4" s="10" t="s">
         <v>26</v>
       </c>
       <c r="D4" s="81" t="s">
-        <v>490</v>
+        <v>489</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>8</v>
       </c>
       <c r="F4" s="10" t="s">
         <v>30</v>
       </c>
       <c r="G4" s="46" t="s">
-        <v>495</v>
+        <v>494</v>
       </c>
       <c r="H4" s="10" t="s">
         <v>31</v>
       </c>
       <c r="I4" s="10" t="s">
         <v>32</v>
       </c>
       <c r="J4" s="10" t="s">
         <v>33</v>
       </c>
       <c r="K4" s="10"/>
       <c r="L4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="M4" s="6" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
       <c r="N4" s="9" t="s">
         <v>34</v>
       </c>
       <c r="O4" s="11" t="s">
         <v>35</v>
       </c>
       <c r="P4" s="9"/>
       <c r="Q4" s="9"/>
       <c r="R4" s="9"/>
       <c r="S4" s="9"/>
       <c r="T4" s="9"/>
       <c r="U4" s="12"/>
     </row>
     <row r="5" spans="1:22">
       <c r="A5" s="13"/>
       <c r="B5" s="14"/>
       <c r="C5" s="15" t="s">
         <v>37</v>
       </c>
       <c r="D5" s="82"/>
       <c r="E5" s="15"/>
       <c r="F5" s="14"/>
       <c r="G5" s="14"/>
       <c r="H5" s="14"/>
       <c r="I5" s="15" t="s">
         <v>38</v>
       </c>
       <c r="J5" s="15" t="s">
         <v>36</v>
       </c>
       <c r="K5" s="15" t="s">
         <v>36</v>
       </c>
       <c r="L5" s="15"/>
       <c r="M5" s="70" t="s">
-        <v>495</v>
+        <v>494</v>
       </c>
       <c r="N5" s="15" t="s">
         <v>40</v>
       </c>
       <c r="O5" s="15" t="s">
         <v>40</v>
       </c>
       <c r="P5" s="14"/>
       <c r="Q5" s="14"/>
       <c r="R5" s="14"/>
       <c r="S5" s="14"/>
       <c r="T5" s="14"/>
       <c r="U5" s="16"/>
       <c r="V5" s="13"/>
     </row>
     <row r="6" spans="1:22">
       <c r="B6" s="17" t="s">
         <v>41</v>
       </c>
       <c r="C6" s="19"/>
       <c r="D6" s="19"/>
       <c r="E6" s="18"/>
       <c r="F6" s="20"/>
       <c r="G6" s="20"/>
       <c r="H6" s="17"/>
@@ -6276,83 +6276,83 @@
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{C1E49A43-86AE-4D33-A473-1138787E1D30}">
           <x14:formula1>
             <xm:f>Beállítás!$D$18:$D$96</xm:f>
           </x14:formula1>
           <xm:sqref>O8:O57</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{FCE46598-82EE-403C-8034-D1C6E6478B92}">
           <x14:formula1>
             <xm:f>Beállítás!$G$7:$G$33</xm:f>
           </x14:formula1>
           <xm:sqref>U8:U57</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:J350"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A265" workbookViewId="0">
-      <selection activeCell="C277" sqref="C277"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B76" sqref="B76"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11" defaultRowHeight="15.5"/>
   <cols>
     <col min="1" max="1" width="16.33203125" customWidth="1"/>
     <col min="2" max="2" width="42.58203125" customWidth="1"/>
     <col min="3" max="3" width="23.58203125" customWidth="1"/>
     <col min="4" max="6" width="20.58203125" customWidth="1"/>
     <col min="7" max="7" width="10.5" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="28" t="s">
         <v>43</v>
       </c>
       <c r="C2" s="29" t="s">
         <v>9</v>
       </c>
       <c r="D2" s="29" t="s">
         <v>15</v>
       </c>
       <c r="E2" s="29" t="s">
         <v>34</v>
       </c>
       <c r="F2" s="29" t="s">
-        <v>445</v>
+        <v>444</v>
       </c>
       <c r="G2" s="29" t="s">
         <v>22</v>
       </c>
       <c r="H2" s="29" t="s">
         <v>45</v>
       </c>
       <c r="I2" s="29" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="B3" t="s">
         <v>46</v>
       </c>
       <c r="C3" s="30">
         <f>MATCH(C2,$A$1:$A$632,0)+2</f>
         <v>8</v>
       </c>
       <c r="D3" s="30">
         <f t="shared" ref="D3:I3" si="0">MATCH(D2,$A$1:$A$632,0)+1</f>
         <v>18</v>
       </c>
       <c r="E3" s="30">
         <f t="shared" si="0"/>
@@ -6616,284 +6616,284 @@
       </c>
       <c r="D19" s="36" t="s">
         <v>97</v>
       </c>
       <c r="G19" s="32" t="s">
         <v>98</v>
       </c>
       <c r="H19" s="32" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="B20" s="34" t="s">
         <v>99</v>
       </c>
       <c r="C20" s="36" t="s">
         <v>100</v>
       </c>
       <c r="D20" s="36" t="s">
         <v>101</v>
       </c>
       <c r="G20" s="32" t="s">
         <v>102</v>
       </c>
       <c r="H20" s="62" t="s">
-        <v>494</v>
+        <v>493</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="B21" s="36" t="s">
         <v>104</v>
       </c>
       <c r="C21" s="36" t="s">
         <v>105</v>
       </c>
       <c r="D21" s="36" t="s">
         <v>106</v>
       </c>
       <c r="G21" s="32" t="s">
         <v>107</v>
       </c>
       <c r="H21" s="64" t="s">
-        <v>498</v>
+        <v>497</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="B22" s="36" t="s">
         <v>109</v>
       </c>
       <c r="C22" s="36" t="s">
         <v>110</v>
       </c>
       <c r="D22" s="36" t="s">
         <v>111</v>
       </c>
       <c r="G22" s="32" t="s">
         <v>112</v>
       </c>
       <c r="H22" s="65" t="s">
-        <v>499</v>
+        <v>498</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="B23" s="36" t="s">
         <v>114</v>
       </c>
       <c r="C23" s="36" t="s">
         <v>115</v>
       </c>
       <c r="D23" s="36" t="s">
         <v>116</v>
       </c>
       <c r="G23" s="32" t="s">
         <v>117</v>
       </c>
       <c r="H23" s="65" t="s">
-        <v>500</v>
+        <v>499</v>
       </c>
       <c r="J23" s="33"/>
     </row>
     <row r="24" spans="1:10">
       <c r="B24" t="s">
         <v>118</v>
       </c>
       <c r="C24" s="36" t="s">
         <v>119</v>
       </c>
       <c r="D24" s="37" t="s">
         <v>120</v>
       </c>
       <c r="G24" s="32" t="s">
         <v>121</v>
       </c>
       <c r="H24" s="65" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="J24" s="34"/>
     </row>
     <row r="25" spans="1:10" ht="16" thickBot="1">
       <c r="B25" s="36" t="s">
         <v>122</v>
       </c>
       <c r="C25" s="36" t="s">
         <v>123</v>
       </c>
       <c r="D25" s="36" t="s">
         <v>124</v>
       </c>
       <c r="G25" s="32" t="s">
         <v>125</v>
       </c>
       <c r="H25" s="66" t="s">
-        <v>501</v>
+        <v>500</v>
       </c>
       <c r="J25" s="34"/>
     </row>
     <row r="26" spans="1:10">
       <c r="B26" s="36" t="s">
         <v>126</v>
       </c>
       <c r="C26" s="36" t="s">
         <v>127</v>
       </c>
       <c r="D26" s="36" t="s">
         <v>128</v>
       </c>
       <c r="G26" s="32" t="s">
         <v>129</v>
       </c>
       <c r="H26" s="65" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="J26" s="34"/>
     </row>
     <row r="27" spans="1:10">
       <c r="B27" s="36" t="s">
         <v>130</v>
       </c>
       <c r="C27" s="36" t="s">
         <v>131</v>
       </c>
       <c r="D27" s="36" t="s">
         <v>132</v>
       </c>
       <c r="E27" s="35"/>
       <c r="G27" s="32" t="s">
         <v>133</v>
       </c>
       <c r="H27" s="65" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="J27" s="34"/>
     </row>
     <row r="28" spans="1:10">
       <c r="B28" s="36" t="s">
         <v>134</v>
       </c>
       <c r="C28" s="36" t="s">
         <v>135</v>
       </c>
       <c r="D28" s="36" t="s">
         <v>136</v>
       </c>
       <c r="E28" s="35"/>
       <c r="G28" s="32" t="s">
         <v>137</v>
       </c>
       <c r="H28" s="65" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="J28" s="34"/>
     </row>
     <row r="29" spans="1:10">
       <c r="B29" s="36" t="s">
-        <v>453</v>
+        <v>452</v>
       </c>
       <c r="C29" s="36" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
       <c r="D29" s="36" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="G29" s="32" t="s">
         <v>141</v>
       </c>
       <c r="H29" s="65" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
       <c r="J29" s="34"/>
     </row>
     <row r="30" spans="1:10">
       <c r="B30" s="73" t="s">
+        <v>354</v>
+      </c>
+      <c r="C30" s="71" t="s">
         <v>355</v>
       </c>
-      <c r="C30" s="71" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D30" s="71" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
       <c r="G30" s="32" t="s">
         <v>145</v>
       </c>
       <c r="H30" s="65" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="J30" s="34"/>
     </row>
     <row r="31" spans="1:10">
       <c r="B31" s="36" t="s">
         <v>142</v>
       </c>
       <c r="C31" s="36" t="s">
         <v>143</v>
       </c>
       <c r="D31" s="36" t="s">
         <v>144</v>
       </c>
       <c r="G31" s="32" t="s">
         <v>149</v>
       </c>
       <c r="H31" s="65" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="J31" s="34"/>
     </row>
     <row r="32" spans="1:10">
       <c r="B32" s="36" t="s">
         <v>146</v>
       </c>
       <c r="C32" s="36" t="s">
         <v>147</v>
       </c>
       <c r="D32" s="36" t="s">
         <v>148</v>
       </c>
       <c r="G32" s="32" t="s">
         <v>153</v>
       </c>
       <c r="H32" s="65" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="J32" s="34"/>
     </row>
     <row r="33" spans="2:10">
       <c r="B33" s="36" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="C33" s="36" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="D33" s="36" t="s">
-        <v>517</v>
+        <v>516</v>
       </c>
       <c r="G33" s="32" t="s">
         <v>157</v>
       </c>
       <c r="H33" s="65" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="J33" s="34"/>
     </row>
     <row r="34" spans="2:10">
       <c r="B34" s="36" t="s">
         <v>150</v>
       </c>
       <c r="C34" s="36" t="s">
         <v>151</v>
       </c>
       <c r="D34" s="36" t="s">
         <v>152</v>
       </c>
       <c r="G34" s="32" t="s">
         <v>161</v>
       </c>
       <c r="H34" s="32"/>
       <c r="J34" s="34"/>
     </row>
     <row r="35" spans="2:10">
       <c r="B35" s="36" t="s">
         <v>154</v>
       </c>
       <c r="C35" s="36" t="s">
         <v>155</v>
@@ -7111,52 +7111,52 @@
     </row>
     <row r="51" spans="2:5">
       <c r="B51" s="34" t="s">
         <v>212</v>
       </c>
       <c r="C51" s="36" t="s">
         <v>213</v>
       </c>
       <c r="D51" s="36" t="s">
         <v>214</v>
       </c>
       <c r="E51" s="33"/>
     </row>
     <row r="52" spans="2:5">
       <c r="B52" s="36" t="s">
         <v>215</v>
       </c>
       <c r="C52" s="36" t="s">
         <v>216</v>
       </c>
       <c r="D52" s="36" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="53" spans="2:5">
-      <c r="B53" s="34" t="s">
-        <v>218</v>
+      <c r="B53" s="36" t="s">
+        <v>601</v>
       </c>
       <c r="C53" s="36" t="s">
         <v>219</v>
       </c>
       <c r="D53" s="34" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="54" spans="2:5">
       <c r="B54" s="36" t="s">
         <v>221</v>
       </c>
       <c r="C54" s="36" t="s">
         <v>222</v>
       </c>
       <c r="D54" s="37" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="55" spans="2:5">
       <c r="B55" s="36" t="s">
         <v>224</v>
       </c>
       <c r="C55" s="36" t="s">
         <v>225</v>
@@ -7233,57 +7233,57 @@
     </row>
     <row r="62" spans="2:5">
       <c r="B62" s="36" t="s">
         <v>245</v>
       </c>
       <c r="C62" s="36" t="s">
         <v>246</v>
       </c>
       <c r="D62" s="36" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="63" spans="2:5">
       <c r="B63" s="34" t="s">
         <v>248</v>
       </c>
       <c r="C63" s="34" t="s">
         <v>249</v>
       </c>
       <c r="D63" s="34" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="64" spans="2:5">
       <c r="B64" s="34" t="s">
+        <v>390</v>
+      </c>
+      <c r="C64" s="34" t="s">
         <v>391</v>
       </c>
-      <c r="C64" s="34" t="s">
+      <c r="D64" s="34" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>393</v>
       </c>
     </row>
     <row r="65" spans="2:4">
       <c r="B65" s="36" t="s">
         <v>251</v>
       </c>
       <c r="C65" s="36" t="s">
         <v>252</v>
       </c>
       <c r="D65" s="37" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="66" spans="2:4">
       <c r="B66" t="s">
         <v>254</v>
       </c>
       <c r="C66" s="36" t="s">
         <v>255</v>
       </c>
       <c r="D66" s="37" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="67" spans="2:4">
@@ -7310,332 +7310,332 @@
     </row>
     <row r="69" spans="2:4">
       <c r="B69" s="36" t="s">
         <v>263</v>
       </c>
       <c r="C69" s="36" t="s">
         <v>264</v>
       </c>
       <c r="D69" s="36" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="70" spans="2:4">
       <c r="B70" s="36" t="s">
         <v>266</v>
       </c>
       <c r="C70" s="36" t="s">
         <v>267</v>
       </c>
       <c r="D70" s="36" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="71" spans="2:4">
       <c r="B71" s="34" t="s">
+        <v>508</v>
+      </c>
+      <c r="C71" s="36" t="s">
+        <v>510</v>
+      </c>
+      <c r="D71" s="36" t="s">
         <v>509</v>
-      </c>
-[...4 lines deleted...]
-        <v>510</v>
       </c>
     </row>
     <row r="72" spans="2:4">
       <c r="B72" s="34" t="s">
         <v>269</v>
       </c>
       <c r="C72" s="36" t="s">
         <v>270</v>
       </c>
       <c r="D72" s="36" t="s">
         <v>271</v>
       </c>
     </row>
     <row r="73" spans="2:4">
       <c r="B73" t="s">
         <v>272</v>
       </c>
       <c r="C73" t="s">
         <v>273</v>
       </c>
       <c r="D73" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="74" spans="2:4">
       <c r="B74" s="38" t="s">
         <v>275</v>
       </c>
       <c r="C74" s="36" t="s">
         <v>276</v>
       </c>
       <c r="D74" s="36" t="s">
         <v>277</v>
       </c>
     </row>
     <row r="75" spans="2:4">
       <c r="B75" s="34" t="s">
         <v>278</v>
       </c>
       <c r="C75" s="36" t="s">
         <v>279</v>
       </c>
       <c r="D75" s="36" t="s">
         <v>280</v>
       </c>
     </row>
     <row r="76" spans="2:4">
-      <c r="B76" s="36" t="s">
+      <c r="B76" t="s">
+        <v>602</v>
+      </c>
+      <c r="C76" s="36" t="s">
         <v>281</v>
       </c>
-      <c r="C76" s="36" t="s">
+      <c r="D76" s="36" t="s">
         <v>282</v>
-      </c>
-[...1 lines deleted...]
-        <v>283</v>
       </c>
     </row>
     <row r="77" spans="2:4">
       <c r="B77" s="34" t="s">
+        <v>283</v>
+      </c>
+      <c r="C77" s="34" t="s">
         <v>284</v>
       </c>
-      <c r="C77" s="34" t="s">
+      <c r="D77" s="34" t="s">
         <v>285</v>
-      </c>
-[...1 lines deleted...]
-        <v>286</v>
       </c>
     </row>
     <row r="78" spans="2:4">
       <c r="B78" s="36" t="s">
+        <v>286</v>
+      </c>
+      <c r="C78" s="36" t="s">
         <v>287</v>
       </c>
-      <c r="C78" s="36" t="s">
+      <c r="D78" s="36" t="s">
         <v>288</v>
-      </c>
-[...1 lines deleted...]
-        <v>289</v>
       </c>
     </row>
     <row r="79" spans="2:4">
       <c r="B79" s="34" t="s">
+        <v>289</v>
+      </c>
+      <c r="C79" s="34" t="s">
         <v>290</v>
       </c>
-      <c r="C79" s="34" t="s">
+      <c r="D79" s="34" t="s">
         <v>291</v>
-      </c>
-[...1 lines deleted...]
-        <v>292</v>
       </c>
     </row>
     <row r="80" spans="2:4">
       <c r="B80" s="36" t="s">
+        <v>292</v>
+      </c>
+      <c r="C80" s="36" t="s">
         <v>293</v>
       </c>
-      <c r="C80" s="36" t="s">
+      <c r="D80" s="36" t="s">
         <v>294</v>
-      </c>
-[...1 lines deleted...]
-        <v>295</v>
       </c>
     </row>
     <row r="81" spans="2:4">
       <c r="B81" s="34" t="s">
+        <v>295</v>
+      </c>
+      <c r="C81" s="34" t="s">
         <v>296</v>
       </c>
-      <c r="C81" s="34" t="s">
+      <c r="D81" s="34" t="s">
         <v>297</v>
-      </c>
-[...1 lines deleted...]
-        <v>298</v>
       </c>
     </row>
     <row r="82" spans="2:4">
       <c r="B82" s="36" t="s">
+        <v>298</v>
+      </c>
+      <c r="C82" s="36" t="s">
         <v>299</v>
       </c>
-      <c r="C82" s="36" t="s">
+      <c r="D82" s="36" t="s">
         <v>300</v>
-      </c>
-[...1 lines deleted...]
-        <v>301</v>
       </c>
     </row>
     <row r="83" spans="2:4">
       <c r="B83" s="36" t="s">
+        <v>301</v>
+      </c>
+      <c r="C83" s="36" t="s">
         <v>302</v>
       </c>
-      <c r="C83" s="36" t="s">
+      <c r="D83" s="36" t="s">
         <v>303</v>
-      </c>
-[...1 lines deleted...]
-        <v>304</v>
       </c>
     </row>
     <row r="84" spans="2:4">
       <c r="B84" s="36" t="s">
+        <v>304</v>
+      </c>
+      <c r="C84" s="36" t="s">
         <v>305</v>
       </c>
-      <c r="C84" s="36" t="s">
+      <c r="D84" s="36" t="s">
         <v>306</v>
-      </c>
-[...1 lines deleted...]
-        <v>307</v>
       </c>
     </row>
     <row r="85" spans="2:4">
       <c r="B85" s="36" t="s">
+        <v>307</v>
+      </c>
+      <c r="C85" s="36" t="s">
         <v>308</v>
       </c>
-      <c r="C85" s="36" t="s">
+      <c r="D85" s="37" t="s">
         <v>309</v>
-      </c>
-[...1 lines deleted...]
-        <v>310</v>
       </c>
     </row>
     <row r="86" spans="2:4">
       <c r="B86" s="36" t="s">
+        <v>310</v>
+      </c>
+      <c r="C86" s="36" t="s">
         <v>311</v>
       </c>
-      <c r="C86" s="36" t="s">
+      <c r="D86" s="36" t="s">
         <v>312</v>
-      </c>
-[...1 lines deleted...]
-        <v>313</v>
       </c>
     </row>
     <row r="87" spans="2:4">
       <c r="B87" s="36" t="s">
+        <v>313</v>
+      </c>
+      <c r="C87" s="36" t="s">
         <v>314</v>
       </c>
-      <c r="C87" s="36" t="s">
+      <c r="D87" s="36" t="s">
         <v>315</v>
-      </c>
-[...1 lines deleted...]
-        <v>316</v>
       </c>
     </row>
     <row r="88" spans="2:4">
       <c r="B88" s="36" t="s">
+        <v>586</v>
+      </c>
+      <c r="C88" s="36" t="s">
+        <v>587</v>
+      </c>
+      <c r="D88" s="36" t="s">
         <v>588</v>
-      </c>
-[...4 lines deleted...]
-        <v>590</v>
       </c>
     </row>
     <row r="89" spans="2:4">
       <c r="B89" s="36" t="s">
+        <v>316</v>
+      </c>
+      <c r="C89" s="36" t="s">
         <v>317</v>
       </c>
-      <c r="C89" s="36" t="s">
+      <c r="D89" s="36" t="s">
         <v>318</v>
-      </c>
-[...1 lines deleted...]
-        <v>319</v>
       </c>
     </row>
     <row r="90" spans="2:4">
       <c r="B90" s="36" t="s">
+        <v>319</v>
+      </c>
+      <c r="C90" s="36" t="s">
         <v>320</v>
       </c>
-      <c r="C90" s="36" t="s">
+      <c r="D90" s="36" t="s">
         <v>321</v>
-      </c>
-[...1 lines deleted...]
-        <v>322</v>
       </c>
     </row>
     <row r="91" spans="2:4" ht="16">
       <c r="B91" s="72" t="s">
-        <v>489</v>
+        <v>488</v>
       </c>
       <c r="C91" s="72" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
       <c r="D91" s="72" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
     </row>
     <row r="92" spans="2:4">
       <c r="B92" s="36" t="s">
+        <v>322</v>
+      </c>
+      <c r="C92" s="36" t="s">
         <v>323</v>
       </c>
-      <c r="C92" s="36" t="s">
+      <c r="D92" s="36" t="s">
         <v>324</v>
-      </c>
-[...1 lines deleted...]
-        <v>325</v>
       </c>
     </row>
     <row r="93" spans="2:4">
       <c r="B93" s="36" t="s">
+        <v>325</v>
+      </c>
+      <c r="C93" s="36" t="s">
         <v>326</v>
       </c>
-      <c r="C93" s="36" t="s">
+      <c r="D93" s="36" t="s">
         <v>327</v>
-      </c>
-[...1 lines deleted...]
-        <v>328</v>
       </c>
     </row>
     <row r="94" spans="2:4">
       <c r="B94" t="s">
+        <v>328</v>
+      </c>
+      <c r="C94" s="36" t="s">
         <v>329</v>
       </c>
-      <c r="C94" s="36" t="s">
+      <c r="D94" s="37" t="s">
         <v>330</v>
-      </c>
-[...1 lines deleted...]
-        <v>331</v>
       </c>
     </row>
     <row r="95" spans="2:4">
       <c r="B95" s="36" t="s">
+        <v>331</v>
+      </c>
+      <c r="C95" s="36" t="s">
         <v>332</v>
       </c>
-      <c r="C95" s="36" t="s">
+      <c r="D95" s="36" t="s">
         <v>333</v>
-      </c>
-[...1 lines deleted...]
-        <v>334</v>
       </c>
     </row>
     <row r="96" spans="2:4">
       <c r="B96" s="36" t="s">
+        <v>334</v>
+      </c>
+      <c r="C96" s="36" t="s">
         <v>335</v>
       </c>
-      <c r="C96" s="36" t="s">
+      <c r="D96" s="37" t="s">
         <v>336</v>
-      </c>
-[...1 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="97" spans="1:4">
       <c r="B97" s="40"/>
       <c r="C97" s="39"/>
       <c r="D97" s="39"/>
     </row>
     <row r="98" spans="1:4">
       <c r="C98" s="31">
         <f>COUNTA(B100:B208)</f>
         <v>108</v>
       </c>
     </row>
     <row r="99" spans="1:4">
       <c r="A99" s="28" t="s">
         <v>34</v>
       </c>
       <c r="B99" s="33" t="s">
         <v>1</v>
       </c>
       <c r="C99" s="33" t="s">
         <v>88</v>
       </c>
       <c r="D99" s="33" t="s">
         <v>89</v>
@@ -7654,503 +7654,503 @@
     </row>
     <row r="101" spans="1:4">
       <c r="B101" s="36" t="s">
         <v>95</v>
       </c>
       <c r="C101" s="36" t="s">
         <v>96</v>
       </c>
       <c r="D101" s="36" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="102" spans="1:4">
       <c r="B102" s="34" t="s">
         <v>99</v>
       </c>
       <c r="C102" s="36" t="s">
         <v>100</v>
       </c>
       <c r="D102" s="36" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="103" spans="1:4">
       <c r="B103" s="36" t="s">
+        <v>337</v>
+      </c>
+      <c r="C103" s="36" t="s">
         <v>338</v>
       </c>
-      <c r="C103" s="36" t="s">
+      <c r="D103" s="37" t="s">
         <v>339</v>
-      </c>
-[...1 lines deleted...]
-        <v>340</v>
       </c>
     </row>
     <row r="104" spans="1:4">
       <c r="B104" s="36" t="s">
         <v>104</v>
       </c>
       <c r="C104" s="36" t="s">
         <v>105</v>
       </c>
       <c r="D104" s="36" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="105" spans="1:4">
       <c r="B105" s="34" t="s">
+        <v>340</v>
+      </c>
+      <c r="C105" s="36" t="s">
         <v>341</v>
       </c>
-      <c r="C105" s="36" t="s">
+      <c r="D105" s="36" t="s">
         <v>342</v>
-      </c>
-[...1 lines deleted...]
-        <v>343</v>
       </c>
     </row>
     <row r="106" spans="1:4">
       <c r="B106" s="36" t="s">
         <v>109</v>
       </c>
       <c r="C106" s="36" t="s">
         <v>110</v>
       </c>
       <c r="D106" s="36" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="107" spans="1:4">
       <c r="B107" s="36" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
       <c r="C107" s="36" t="s">
         <v>115</v>
       </c>
       <c r="D107" s="36" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="108" spans="1:4">
       <c r="B108" s="36" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
       <c r="C108" s="36" t="s">
         <v>115</v>
       </c>
       <c r="D108" s="36" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="109" spans="1:4">
       <c r="B109" t="s">
         <v>118</v>
       </c>
       <c r="C109" s="36" t="s">
         <v>119</v>
       </c>
       <c r="D109" s="37" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="110" spans="1:4">
       <c r="B110" s="36" t="s">
         <v>122</v>
       </c>
       <c r="C110" s="36" t="s">
         <v>123</v>
       </c>
       <c r="D110" s="36" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="111" spans="1:4">
       <c r="B111" s="36" t="s">
         <v>126</v>
       </c>
       <c r="C111" s="36" t="s">
         <v>127</v>
       </c>
       <c r="D111" s="36" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="112" spans="1:4">
       <c r="B112" s="34" t="s">
+        <v>345</v>
+      </c>
+      <c r="C112" s="34" t="s">
         <v>346</v>
       </c>
-      <c r="C112" s="34" t="s">
+      <c r="D112" s="34" t="s">
         <v>347</v>
-      </c>
-[...1 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="113" spans="2:5">
       <c r="B113" s="36" t="s">
         <v>130</v>
       </c>
       <c r="C113" s="36" t="s">
         <v>131</v>
       </c>
       <c r="D113" s="36" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="114" spans="2:5">
       <c r="B114" s="36" t="s">
         <v>134</v>
       </c>
       <c r="C114" s="36" t="s">
         <v>135</v>
       </c>
       <c r="D114" s="36" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="115" spans="2:5">
       <c r="B115" s="36" t="s">
         <v>138</v>
       </c>
       <c r="C115" s="36" t="s">
         <v>139</v>
       </c>
       <c r="D115" s="36" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="116" spans="2:5">
       <c r="B116" s="34" t="s">
+        <v>348</v>
+      </c>
+      <c r="C116" s="36" t="s">
         <v>349</v>
       </c>
-      <c r="C116" s="36" t="s">
+      <c r="D116" s="34" t="s">
         <v>350</v>
-      </c>
-[...1 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="117" spans="2:5">
       <c r="B117" s="34" t="s">
+        <v>351</v>
+      </c>
+      <c r="C117" s="36" t="s">
         <v>352</v>
       </c>
-      <c r="C117" s="36" t="s">
+      <c r="D117" s="34" t="s">
         <v>353</v>
-      </c>
-[...1 lines deleted...]
-        <v>354</v>
       </c>
     </row>
     <row r="118" spans="2:5">
       <c r="B118" s="42" t="s">
+        <v>354</v>
+      </c>
+      <c r="C118" s="43" t="s">
         <v>355</v>
       </c>
-      <c r="C118" s="43" t="s">
+      <c r="D118" s="42" t="s">
         <v>356</v>
-      </c>
-[...1 lines deleted...]
-        <v>357</v>
       </c>
     </row>
     <row r="119" spans="2:5">
       <c r="B119" s="36" t="s">
         <v>142</v>
       </c>
       <c r="C119" s="36" t="s">
         <v>143</v>
       </c>
       <c r="D119" s="36" t="s">
         <v>144</v>
       </c>
       <c r="E119" s="39"/>
     </row>
     <row r="120" spans="2:5">
       <c r="B120" s="36" t="s">
         <v>146</v>
       </c>
       <c r="C120" s="36" t="s">
         <v>147</v>
       </c>
       <c r="D120" s="36" t="s">
         <v>148</v>
       </c>
       <c r="E120" s="39"/>
     </row>
     <row r="121" spans="2:5">
       <c r="B121" s="36" t="s">
+        <v>357</v>
+      </c>
+      <c r="C121" s="36" t="s">
         <v>358</v>
       </c>
-      <c r="C121" s="36" t="s">
+      <c r="D121" s="36" t="s">
         <v>359</v>
-      </c>
-[...1 lines deleted...]
-        <v>360</v>
       </c>
       <c r="E121" s="39"/>
     </row>
     <row r="122" spans="2:5">
       <c r="B122" s="36" t="s">
         <v>150</v>
       </c>
       <c r="C122" s="36" t="s">
         <v>151</v>
       </c>
       <c r="D122" s="36" t="s">
         <v>152</v>
       </c>
       <c r="E122" s="39"/>
     </row>
     <row r="123" spans="2:5">
       <c r="B123" s="36" t="s">
         <v>154</v>
       </c>
       <c r="C123" s="36" t="s">
         <v>155</v>
       </c>
       <c r="D123" s="36" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="124" spans="2:5">
       <c r="B124" s="36" t="s">
+        <v>360</v>
+      </c>
+      <c r="C124" s="36" t="s">
         <v>361</v>
       </c>
-      <c r="C124" s="36" t="s">
+      <c r="D124" s="37" t="s">
         <v>362</v>
-      </c>
-[...1 lines deleted...]
-        <v>363</v>
       </c>
     </row>
     <row r="125" spans="2:5">
       <c r="B125" s="36" t="s">
         <v>158</v>
       </c>
       <c r="C125" s="36" t="s">
         <v>159</v>
       </c>
       <c r="D125" s="37" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="126" spans="2:5">
       <c r="B126" s="34" t="s">
+        <v>363</v>
+      </c>
+      <c r="C126" s="34" t="s">
         <v>364</v>
       </c>
-      <c r="C126" s="34" t="s">
+      <c r="D126" s="34" t="s">
         <v>365</v>
-      </c>
-[...1 lines deleted...]
-        <v>366</v>
       </c>
       <c r="E126" s="39"/>
     </row>
     <row r="127" spans="2:5">
       <c r="B127" s="36" t="s">
         <v>162</v>
       </c>
       <c r="C127" s="36" t="s">
         <v>163</v>
       </c>
       <c r="D127" s="36" t="s">
         <v>164</v>
       </c>
       <c r="E127" s="39"/>
     </row>
     <row r="128" spans="2:5">
       <c r="B128" s="36" t="s">
         <v>166</v>
       </c>
       <c r="C128" s="36" t="s">
         <v>167</v>
       </c>
       <c r="D128" s="36" t="s">
         <v>168</v>
       </c>
       <c r="E128" s="39"/>
     </row>
     <row r="129" spans="2:5">
       <c r="B129" s="36" t="s">
         <v>171</v>
       </c>
       <c r="C129" s="36" t="s">
         <v>172</v>
       </c>
       <c r="D129" s="36" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="130" spans="2:5">
       <c r="B130" s="34" t="s">
+        <v>366</v>
+      </c>
+      <c r="C130" s="36" t="s">
         <v>367</v>
       </c>
-      <c r="C130" s="36" t="s">
+      <c r="D130" s="36" t="s">
         <v>368</v>
-      </c>
-[...1 lines deleted...]
-        <v>369</v>
       </c>
       <c r="E130" s="39"/>
     </row>
     <row r="131" spans="2:5">
       <c r="B131" s="36" t="s">
         <v>175</v>
       </c>
       <c r="C131" s="36" t="s">
         <v>176</v>
       </c>
       <c r="D131" s="36" t="s">
         <v>177</v>
       </c>
       <c r="E131" s="39"/>
     </row>
     <row r="132" spans="2:5">
       <c r="B132" s="36" t="s">
+        <v>369</v>
+      </c>
+      <c r="C132" s="36" t="s">
         <v>370</v>
       </c>
-      <c r="C132" s="36" t="s">
+      <c r="D132" s="36" t="s">
         <v>371</v>
-      </c>
-[...1 lines deleted...]
-        <v>372</v>
       </c>
       <c r="E132" s="39"/>
     </row>
     <row r="133" spans="2:5">
       <c r="B133" s="36" t="s">
         <v>179</v>
       </c>
       <c r="C133" s="36" t="s">
         <v>180</v>
       </c>
       <c r="D133" s="36" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="134" spans="2:5">
       <c r="B134" s="34" t="s">
         <v>183</v>
       </c>
       <c r="C134" s="34" t="s">
         <v>184</v>
       </c>
       <c r="D134" s="34" t="s">
         <v>185</v>
       </c>
       <c r="E134" s="39"/>
     </row>
     <row r="135" spans="2:5">
       <c r="B135" s="36" t="s">
         <v>187</v>
       </c>
       <c r="C135" s="36" t="s">
         <v>188</v>
       </c>
       <c r="D135" s="36" t="s">
         <v>189</v>
       </c>
       <c r="E135" s="39"/>
     </row>
     <row r="136" spans="2:5">
       <c r="B136" s="34" t="s">
+        <v>372</v>
+      </c>
+      <c r="C136" s="36" t="s">
         <v>373</v>
       </c>
-      <c r="C136" s="36" t="s">
+      <c r="D136" s="36" t="s">
         <v>374</v>
-      </c>
-[...1 lines deleted...]
-        <v>375</v>
       </c>
       <c r="E136" s="39"/>
     </row>
     <row r="137" spans="2:5">
       <c r="B137" s="36" t="s">
         <v>191</v>
       </c>
       <c r="C137" s="36" t="s">
         <v>192</v>
       </c>
       <c r="D137" s="36" t="s">
         <v>193</v>
       </c>
       <c r="E137" s="39"/>
     </row>
     <row r="138" spans="2:5">
       <c r="B138" s="36" t="s">
+        <v>375</v>
+      </c>
+      <c r="C138" s="36" t="s">
         <v>376</v>
       </c>
-      <c r="C138" s="36" t="s">
+      <c r="D138" s="37" t="s">
         <v>377</v>
-      </c>
-[...1 lines deleted...]
-        <v>378</v>
       </c>
       <c r="E138" s="39"/>
     </row>
     <row r="139" spans="2:5">
       <c r="B139" s="34" t="s">
         <v>194</v>
       </c>
       <c r="C139" t="s">
         <v>195</v>
       </c>
       <c r="D139" t="s">
         <v>196</v>
       </c>
       <c r="E139" s="39"/>
     </row>
     <row r="140" spans="2:5">
       <c r="B140" s="36" t="s">
+        <v>378</v>
+      </c>
+      <c r="C140" s="36" t="s">
         <v>379</v>
       </c>
-      <c r="C140" s="36" t="s">
+      <c r="D140" s="37" t="s">
         <v>380</v>
-      </c>
-[...1 lines deleted...]
-        <v>381</v>
       </c>
       <c r="E140" s="39"/>
     </row>
     <row r="141" spans="2:5">
       <c r="B141" s="34" t="s">
         <v>197</v>
       </c>
       <c r="C141" s="34" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="D141" s="34" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="142" spans="2:5">
       <c r="B142" s="34" t="s">
+        <v>382</v>
+      </c>
+      <c r="C142" s="34" t="s">
         <v>383</v>
       </c>
-      <c r="C142" s="34" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D142" s="34" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="E142" s="39"/>
     </row>
     <row r="143" spans="2:5">
       <c r="B143" s="36" t="s">
         <v>200</v>
       </c>
       <c r="C143" s="36" t="s">
         <v>201</v>
       </c>
       <c r="D143" s="37" t="s">
         <v>202</v>
       </c>
       <c r="E143" s="39"/>
     </row>
     <row r="144" spans="2:5">
       <c r="B144" s="36" t="s">
         <v>203</v>
       </c>
       <c r="C144" s="36" t="s">
         <v>204</v>
       </c>
       <c r="D144" s="36" t="s">
         <v>205</v>
       </c>
@@ -8183,57 +8183,57 @@
       <c r="B147" s="34" t="s">
         <v>212</v>
       </c>
       <c r="C147" s="36" t="s">
         <v>213</v>
       </c>
       <c r="D147" s="36" t="s">
         <v>214</v>
       </c>
       <c r="E147" s="39"/>
     </row>
     <row r="148" spans="2:5">
       <c r="B148" s="36" t="s">
         <v>215</v>
       </c>
       <c r="C148" s="36" t="s">
         <v>216</v>
       </c>
       <c r="D148" s="36" t="s">
         <v>217</v>
       </c>
       <c r="E148" s="39"/>
     </row>
     <row r="149" spans="2:5">
       <c r="B149" s="34" t="s">
+        <v>384</v>
+      </c>
+      <c r="C149" s="36" t="s">
         <v>385</v>
       </c>
-      <c r="C149" s="36" t="s">
+      <c r="D149" s="36" t="s">
         <v>386</v>
-      </c>
-[...1 lines deleted...]
-        <v>387</v>
       </c>
     </row>
     <row r="150" spans="2:5">
       <c r="B150" s="34" t="s">
         <v>218</v>
       </c>
       <c r="C150" s="36" t="s">
         <v>219</v>
       </c>
       <c r="D150" s="34" t="s">
         <v>220</v>
       </c>
       <c r="E150" s="39"/>
     </row>
     <row r="151" spans="2:5">
       <c r="B151" s="36" t="s">
         <v>221</v>
       </c>
       <c r="C151" s="36" t="s">
         <v>222</v>
       </c>
       <c r="D151" s="37" t="s">
         <v>223</v>
       </c>
       <c r="E151" s="39"/>
@@ -8286,2054 +8286,2054 @@
     <row r="156" spans="2:5">
       <c r="B156" s="34" t="s">
         <v>236</v>
       </c>
       <c r="C156" s="34" t="s">
         <v>237</v>
       </c>
       <c r="D156" s="34" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="157" spans="2:5">
       <c r="B157" s="36" t="s">
         <v>239</v>
       </c>
       <c r="C157" s="36" t="s">
         <v>240</v>
       </c>
       <c r="D157" s="36" t="s">
         <v>241</v>
       </c>
       <c r="E157" s="39"/>
     </row>
     <row r="158" spans="2:5">
       <c r="B158" s="34" t="s">
+        <v>387</v>
+      </c>
+      <c r="C158" s="34" t="s">
         <v>388</v>
       </c>
-      <c r="C158" s="34" t="s">
+      <c r="D158" s="34" t="s">
         <v>389</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
       <c r="E158" s="39"/>
     </row>
     <row r="159" spans="2:5">
       <c r="B159" s="34" t="s">
         <v>242</v>
       </c>
       <c r="C159" s="36" t="s">
         <v>243</v>
       </c>
       <c r="D159" s="34" t="s">
         <v>244</v>
       </c>
       <c r="E159" s="39"/>
     </row>
     <row r="160" spans="2:5">
       <c r="B160" s="36" t="s">
         <v>245</v>
       </c>
       <c r="C160" s="36" t="s">
         <v>246</v>
       </c>
       <c r="D160" s="36" t="s">
         <v>247</v>
       </c>
       <c r="E160" s="39"/>
     </row>
     <row r="161" spans="2:5">
       <c r="B161" s="34" t="s">
         <v>248</v>
       </c>
       <c r="C161" s="34" t="s">
         <v>249</v>
       </c>
       <c r="D161" s="34" t="s">
         <v>250</v>
       </c>
       <c r="E161" s="39"/>
     </row>
     <row r="162" spans="2:5">
       <c r="B162" s="34" t="s">
+        <v>390</v>
+      </c>
+      <c r="C162" s="34" t="s">
         <v>391</v>
       </c>
-      <c r="C162" s="34" t="s">
+      <c r="D162" s="34" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>393</v>
       </c>
     </row>
     <row r="163" spans="2:5">
       <c r="B163" t="s">
+        <v>393</v>
+      </c>
+      <c r="C163" s="36" t="s">
         <v>394</v>
       </c>
-      <c r="C163" s="36" t="s">
+      <c r="D163" s="37" t="s">
         <v>395</v>
-      </c>
-[...1 lines deleted...]
-        <v>396</v>
       </c>
       <c r="E163" s="39"/>
     </row>
     <row r="164" spans="2:5">
       <c r="B164" t="s">
         <v>254</v>
       </c>
       <c r="C164" s="36" t="s">
         <v>255</v>
       </c>
       <c r="D164" s="37" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="165" spans="2:5">
       <c r="B165" s="43" t="s">
+        <v>396</v>
+      </c>
+      <c r="C165" s="43" t="s">
         <v>397</v>
       </c>
-      <c r="C165" s="43" t="s">
+      <c r="D165" s="44" t="s">
         <v>398</v>
-      </c>
-[...1 lines deleted...]
-        <v>399</v>
       </c>
     </row>
     <row r="166" spans="2:5">
       <c r="B166" s="36" t="s">
         <v>257</v>
       </c>
       <c r="C166" s="36" t="s">
         <v>258</v>
       </c>
       <c r="D166" s="37" t="s">
         <v>259</v>
       </c>
       <c r="E166" s="39"/>
     </row>
     <row r="167" spans="2:5">
       <c r="B167" s="36" t="s">
         <v>260</v>
       </c>
       <c r="C167" s="36" t="s">
         <v>261</v>
       </c>
       <c r="D167" s="36" t="s">
         <v>262</v>
       </c>
     </row>
     <row r="168" spans="2:5">
       <c r="B168" s="45" t="s">
+        <v>399</v>
+      </c>
+      <c r="C168" s="36" t="s">
         <v>400</v>
       </c>
-      <c r="C168" s="36" t="s">
+      <c r="D168" s="34" t="s">
         <v>401</v>
-      </c>
-[...1 lines deleted...]
-        <v>402</v>
       </c>
       <c r="E168" s="39"/>
     </row>
     <row r="169" spans="2:5">
       <c r="B169" s="36" t="s">
         <v>263</v>
       </c>
       <c r="C169" s="36" t="s">
         <v>264</v>
       </c>
       <c r="D169" s="36" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="170" spans="2:5">
       <c r="B170" s="36" t="s">
         <v>266</v>
       </c>
       <c r="C170" s="36" t="s">
         <v>267</v>
       </c>
       <c r="D170" s="36" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="171" spans="2:5">
       <c r="B171" s="34" t="s">
+        <v>402</v>
+      </c>
+      <c r="C171" s="36" t="s">
         <v>403</v>
       </c>
-      <c r="C171" s="36" t="s">
+      <c r="D171" s="36" t="s">
         <v>404</v>
-      </c>
-[...1 lines deleted...]
-        <v>405</v>
       </c>
       <c r="E171" s="39"/>
     </row>
     <row r="172" spans="2:5">
       <c r="B172" s="34" t="s">
+        <v>508</v>
+      </c>
+      <c r="C172" s="36" t="s">
+        <v>510</v>
+      </c>
+      <c r="D172" s="36" t="s">
         <v>509</v>
-      </c>
-[...4 lines deleted...]
-        <v>510</v>
       </c>
       <c r="E172" s="39"/>
     </row>
     <row r="173" spans="2:5">
       <c r="B173" s="34" t="s">
         <v>269</v>
       </c>
       <c r="C173" s="36" t="s">
         <v>270</v>
       </c>
       <c r="D173" s="36" t="s">
         <v>271</v>
       </c>
     </row>
     <row r="174" spans="2:5">
       <c r="B174" t="s">
         <v>272</v>
       </c>
       <c r="C174" t="s">
         <v>273</v>
       </c>
       <c r="D174" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="175" spans="2:5">
       <c r="B175" s="36" t="s">
+        <v>405</v>
+      </c>
+      <c r="C175" s="36" t="s">
         <v>406</v>
       </c>
-      <c r="C175" s="36" t="s">
+      <c r="D175" s="36" t="s">
         <v>407</v>
-      </c>
-[...1 lines deleted...]
-        <v>408</v>
       </c>
       <c r="E175" s="39"/>
     </row>
     <row r="176" spans="2:5">
       <c r="B176" s="38" t="s">
         <v>275</v>
       </c>
       <c r="C176" s="36" t="s">
         <v>276</v>
       </c>
       <c r="D176" s="36" t="s">
         <v>277</v>
       </c>
     </row>
     <row r="177" spans="2:5">
       <c r="B177" s="36" t="s">
+        <v>408</v>
+      </c>
+      <c r="C177" s="36" t="s">
         <v>409</v>
       </c>
-      <c r="C177" s="36" t="s">
+      <c r="D177" s="36" t="s">
         <v>410</v>
-      </c>
-[...1 lines deleted...]
-        <v>411</v>
       </c>
       <c r="E177" s="39"/>
     </row>
     <row r="178" spans="2:5">
       <c r="B178" s="36" t="s">
-        <v>412</v>
+        <v>411</v>
       </c>
       <c r="C178" s="36" t="s">
         <v>279</v>
       </c>
       <c r="D178" s="36" t="s">
         <v>280</v>
       </c>
       <c r="E178" s="39"/>
     </row>
     <row r="179" spans="2:5">
       <c r="B179" s="36" t="s">
+        <v>412</v>
+      </c>
+      <c r="C179" s="36" t="s">
         <v>413</v>
       </c>
-      <c r="C179" s="36" t="s">
+      <c r="D179" s="37" t="s">
         <v>414</v>
-      </c>
-[...1 lines deleted...]
-        <v>415</v>
       </c>
     </row>
     <row r="180" spans="2:5">
       <c r="B180" s="36" t="s">
+        <v>415</v>
+      </c>
+      <c r="C180" s="36" t="s">
         <v>416</v>
       </c>
-      <c r="C180" s="36" t="s">
+      <c r="D180" s="37" t="s">
         <v>417</v>
-      </c>
-[...1 lines deleted...]
-        <v>418</v>
       </c>
     </row>
     <row r="181" spans="2:5">
       <c r="B181" s="34" t="s">
+        <v>418</v>
+      </c>
+      <c r="C181" s="36" t="s">
         <v>419</v>
       </c>
-      <c r="C181" s="36" t="s">
+      <c r="D181" s="34" t="s">
         <v>420</v>
       </c>
-      <c r="D181" s="34" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="182" spans="2:5">
-      <c r="B182" s="36" t="s">
+      <c r="B182" t="s">
+        <v>602</v>
+      </c>
+      <c r="C182" s="36" t="s">
         <v>281</v>
       </c>
-      <c r="C182" s="36" t="s">
+      <c r="D182" s="36" t="s">
         <v>282</v>
-      </c>
-[...1 lines deleted...]
-        <v>283</v>
       </c>
     </row>
     <row r="183" spans="2:5">
       <c r="B183" s="34" t="s">
+        <v>283</v>
+      </c>
+      <c r="C183" s="34" t="s">
         <v>284</v>
       </c>
-      <c r="C183" s="34" t="s">
+      <c r="D183" s="34" t="s">
         <v>285</v>
-      </c>
-[...1 lines deleted...]
-        <v>286</v>
       </c>
       <c r="E183" s="39"/>
     </row>
     <row r="184" spans="2:5">
       <c r="B184" s="36" t="s">
+        <v>286</v>
+      </c>
+      <c r="C184" s="36" t="s">
         <v>287</v>
       </c>
-      <c r="C184" s="36" t="s">
+      <c r="D184" s="36" t="s">
         <v>288</v>
-      </c>
-[...1 lines deleted...]
-        <v>289</v>
       </c>
       <c r="E184" s="39"/>
     </row>
     <row r="185" spans="2:5">
       <c r="B185" s="34" t="s">
+        <v>421</v>
+      </c>
+      <c r="C185" s="34" t="s">
         <v>422</v>
       </c>
-      <c r="C185" s="34" t="s">
+      <c r="D185" s="34" t="s">
         <v>423</v>
-      </c>
-[...1 lines deleted...]
-        <v>424</v>
       </c>
       <c r="E185" s="39"/>
     </row>
     <row r="186" spans="2:5">
       <c r="B186" s="34" t="s">
+        <v>289</v>
+      </c>
+      <c r="C186" s="34" t="s">
         <v>290</v>
       </c>
-      <c r="C186" s="34" t="s">
+      <c r="D186" s="34" t="s">
         <v>291</v>
-      </c>
-[...1 lines deleted...]
-        <v>292</v>
       </c>
     </row>
     <row r="187" spans="2:5">
       <c r="B187" s="36" t="s">
+        <v>292</v>
+      </c>
+      <c r="C187" s="36" t="s">
         <v>293</v>
       </c>
-      <c r="C187" s="36" t="s">
+      <c r="D187" s="36" t="s">
         <v>294</v>
-      </c>
-[...1 lines deleted...]
-        <v>295</v>
       </c>
     </row>
     <row r="188" spans="2:5">
       <c r="B188" s="34" t="s">
+        <v>295</v>
+      </c>
+      <c r="C188" s="34" t="s">
         <v>296</v>
       </c>
-      <c r="C188" s="34" t="s">
+      <c r="D188" s="34" t="s">
         <v>297</v>
-      </c>
-[...1 lines deleted...]
-        <v>298</v>
       </c>
       <c r="E188" s="39"/>
     </row>
     <row r="189" spans="2:5">
       <c r="B189" s="36" t="s">
+        <v>298</v>
+      </c>
+      <c r="C189" s="36" t="s">
         <v>299</v>
       </c>
-      <c r="C189" s="36" t="s">
+      <c r="D189" s="36" t="s">
         <v>300</v>
-      </c>
-[...1 lines deleted...]
-        <v>301</v>
       </c>
     </row>
     <row r="190" spans="2:5">
       <c r="B190" s="36" t="s">
+        <v>424</v>
+      </c>
+      <c r="C190" s="36" t="s">
         <v>425</v>
       </c>
-      <c r="C190" s="36" t="s">
+      <c r="D190" s="37" t="s">
         <v>426</v>
-      </c>
-[...1 lines deleted...]
-        <v>427</v>
       </c>
     </row>
     <row r="191" spans="2:5">
       <c r="B191" s="36" t="s">
+        <v>301</v>
+      </c>
+      <c r="C191" s="36" t="s">
         <v>302</v>
       </c>
-      <c r="C191" s="36" t="s">
+      <c r="D191" s="36" t="s">
         <v>303</v>
-      </c>
-[...1 lines deleted...]
-        <v>304</v>
       </c>
       <c r="E191" s="39"/>
     </row>
     <row r="192" spans="2:5">
       <c r="B192" s="36" t="s">
+        <v>304</v>
+      </c>
+      <c r="C192" s="36" t="s">
         <v>305</v>
       </c>
-      <c r="C192" s="36" t="s">
+      <c r="D192" s="36" t="s">
         <v>306</v>
-      </c>
-[...1 lines deleted...]
-        <v>307</v>
       </c>
       <c r="E192" s="39"/>
     </row>
     <row r="193" spans="2:5">
       <c r="B193" s="36" t="s">
+        <v>307</v>
+      </c>
+      <c r="C193" s="36" t="s">
         <v>308</v>
       </c>
-      <c r="C193" s="36" t="s">
+      <c r="D193" s="37" t="s">
         <v>309</v>
-      </c>
-[...1 lines deleted...]
-        <v>310</v>
       </c>
       <c r="E193" s="39"/>
     </row>
     <row r="194" spans="2:5">
       <c r="B194" s="34" t="s">
+        <v>427</v>
+      </c>
+      <c r="C194" s="34" t="s">
         <v>428</v>
       </c>
-      <c r="C194" s="34" t="s">
+      <c r="D194" s="34" t="s">
         <v>429</v>
-      </c>
-[...1 lines deleted...]
-        <v>430</v>
       </c>
       <c r="E194" s="39"/>
     </row>
     <row r="195" spans="2:5">
       <c r="B195" s="36" t="s">
+        <v>310</v>
+      </c>
+      <c r="C195" s="36" t="s">
         <v>311</v>
       </c>
-      <c r="C195" s="36" t="s">
+      <c r="D195" s="36" t="s">
         <v>312</v>
-      </c>
-[...1 lines deleted...]
-        <v>313</v>
       </c>
     </row>
     <row r="196" spans="2:5">
       <c r="B196" s="36" t="s">
+        <v>313</v>
+      </c>
+      <c r="C196" s="36" t="s">
         <v>314</v>
       </c>
-      <c r="C196" s="36" t="s">
+      <c r="D196" s="36" t="s">
         <v>315</v>
-      </c>
-[...1 lines deleted...]
-        <v>316</v>
       </c>
       <c r="E196" s="39"/>
     </row>
     <row r="197" spans="2:5">
       <c r="B197" s="36" t="s">
+        <v>586</v>
+      </c>
+      <c r="C197" s="36" t="s">
+        <v>587</v>
+      </c>
+      <c r="D197" s="36" t="s">
         <v>588</v>
-      </c>
-[...4 lines deleted...]
-        <v>590</v>
       </c>
       <c r="E197" s="39"/>
     </row>
     <row r="198" spans="2:5">
       <c r="B198" s="36" t="s">
+        <v>316</v>
+      </c>
+      <c r="C198" s="36" t="s">
         <v>317</v>
       </c>
-      <c r="C198" s="36" t="s">
+      <c r="D198" s="36" t="s">
         <v>318</v>
-      </c>
-[...1 lines deleted...]
-        <v>319</v>
       </c>
     </row>
     <row r="199" spans="2:5">
       <c r="B199" s="36" t="s">
+        <v>430</v>
+      </c>
+      <c r="C199" s="36" t="s">
         <v>431</v>
       </c>
-      <c r="C199" s="36" t="s">
+      <c r="D199" s="37" t="s">
         <v>432</v>
-      </c>
-[...1 lines deleted...]
-        <v>433</v>
       </c>
     </row>
     <row r="200" spans="2:5">
       <c r="B200" s="36" t="s">
+        <v>319</v>
+      </c>
+      <c r="C200" s="36" t="s">
         <v>320</v>
       </c>
-      <c r="C200" s="36" t="s">
+      <c r="D200" s="36" t="s">
         <v>321</v>
-      </c>
-[...1 lines deleted...]
-        <v>322</v>
       </c>
       <c r="E200" s="39"/>
     </row>
     <row r="201" spans="2:5">
       <c r="B201" s="36" t="s">
+        <v>322</v>
+      </c>
+      <c r="C201" s="36" t="s">
         <v>323</v>
       </c>
-      <c r="C201" s="36" t="s">
+      <c r="D201" s="36" t="s">
         <v>324</v>
-      </c>
-[...1 lines deleted...]
-        <v>325</v>
       </c>
     </row>
     <row r="202" spans="2:5">
       <c r="B202" s="36" t="s">
+        <v>325</v>
+      </c>
+      <c r="C202" s="36" t="s">
         <v>326</v>
       </c>
-      <c r="C202" s="36" t="s">
+      <c r="D202" s="36" t="s">
         <v>327</v>
-      </c>
-[...1 lines deleted...]
-        <v>328</v>
       </c>
     </row>
     <row r="203" spans="2:5">
       <c r="B203" t="s">
+        <v>328</v>
+      </c>
+      <c r="C203" s="36" t="s">
         <v>329</v>
       </c>
-      <c r="C203" s="36" t="s">
+      <c r="D203" s="37" t="s">
         <v>330</v>
-      </c>
-[...1 lines deleted...]
-        <v>331</v>
       </c>
     </row>
     <row r="204" spans="2:5">
       <c r="B204" s="36" t="s">
+        <v>331</v>
+      </c>
+      <c r="C204" s="36" t="s">
         <v>332</v>
       </c>
-      <c r="C204" s="36" t="s">
+      <c r="D204" s="36" t="s">
         <v>333</v>
-      </c>
-[...1 lines deleted...]
-        <v>334</v>
       </c>
     </row>
     <row r="205" spans="2:5">
       <c r="B205" s="36" t="s">
+        <v>334</v>
+      </c>
+      <c r="C205" s="36" t="s">
         <v>335</v>
       </c>
-      <c r="C205" s="36" t="s">
+      <c r="D205" s="37" t="s">
         <v>336</v>
-      </c>
-[...1 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="206" spans="2:5">
       <c r="B206" s="36" t="s">
-        <v>489</v>
+        <v>488</v>
       </c>
       <c r="C206" s="36" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
       <c r="D206" s="37" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
     </row>
     <row r="207" spans="2:5">
       <c r="B207" t="s">
+        <v>433</v>
+      </c>
+      <c r="C207" s="36" t="s">
         <v>434</v>
       </c>
-      <c r="C207" s="36" t="s">
+      <c r="D207" s="37" t="s">
         <v>435</v>
-      </c>
-[...1 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="208" spans="2:5">
       <c r="B208" s="36"/>
       <c r="C208" s="36"/>
       <c r="D208" s="36"/>
     </row>
     <row r="209" spans="1:3">
       <c r="B209" s="39"/>
       <c r="C209" s="31">
         <f>COUNTA(B211:B214)</f>
         <v>3</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="28" t="s">
         <v>44</v>
       </c>
       <c r="B210" s="33" t="s">
         <v>1</v>
       </c>
       <c r="C210" s="33"/>
     </row>
     <row r="211" spans="1:3">
       <c r="B211" s="39" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="B212" s="39" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="B213" s="39" t="s">
-        <v>437</v>
+        <v>436</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="C216" s="31">
         <f>COUNTA(B218:B221)</f>
         <v>4</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="28" t="s">
         <v>22</v>
       </c>
       <c r="B217" s="33" t="s">
         <v>1</v>
       </c>
       <c r="C217" s="33"/>
     </row>
     <row r="218" spans="1:3">
       <c r="B218" t="s">
+        <v>437</v>
+      </c>
+      <c r="C218" t="s">
         <v>438</v>
-      </c>
-[...1 lines deleted...]
-        <v>439</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="B219" t="s">
+        <v>439</v>
+      </c>
+      <c r="C219" t="s">
         <v>440</v>
-      </c>
-[...1 lines deleted...]
-        <v>441</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="B220" t="s">
+        <v>441</v>
+      </c>
+      <c r="C220" t="s">
         <v>442</v>
-      </c>
-[...1 lines deleted...]
-        <v>443</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="B221" t="s">
-        <v>444</v>
+        <v>443</v>
       </c>
       <c r="C221" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="C223" s="31">
         <f>COUNTA(B225:B228)</f>
         <v>3</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" s="28" t="s">
-        <v>445</v>
+        <v>444</v>
       </c>
       <c r="B224" s="33" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="225" spans="1:3">
       <c r="B225" t="s">
-        <v>524</v>
+        <v>523</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="B226" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="B227" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="C231" s="31">
         <f>COUNTA(B233:B248)</f>
         <v>11</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" s="28" t="s">
         <v>45</v>
       </c>
       <c r="B232" s="33" t="s">
         <v>1</v>
       </c>
       <c r="C232" s="33"/>
     </row>
     <row r="233" spans="1:3">
       <c r="B233" t="s">
-        <v>446</v>
+        <v>445</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="B234" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="B235" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="236" spans="1:3">
       <c r="B236" t="s">
-        <v>449</v>
+        <v>448</v>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="B237" t="s">
-        <v>450</v>
+        <v>449</v>
       </c>
     </row>
     <row r="239" spans="1:3">
       <c r="C239" s="31">
         <f>COUNTA(B241:B242)</f>
         <v>2</v>
       </c>
     </row>
     <row r="240" spans="1:3">
       <c r="A240" s="60" t="s">
-        <v>491</v>
+        <v>490</v>
       </c>
       <c r="B240" s="33" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="241" spans="1:5">
       <c r="B241" s="59" t="s">
-        <v>496</v>
+        <v>495</v>
       </c>
     </row>
     <row r="242" spans="1:5">
       <c r="B242" s="59" t="s">
-        <v>497</v>
+        <v>496</v>
       </c>
     </row>
     <row r="243" spans="1:5">
       <c r="B243" s="59"/>
     </row>
     <row r="244" spans="1:5">
       <c r="C244" s="31">
         <f>COUNTA(B246:B248)</f>
         <v>2</v>
       </c>
     </row>
     <row r="245" spans="1:5" ht="31">
       <c r="A245" s="61" t="s">
         <v>32</v>
       </c>
       <c r="B245" s="33" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="246" spans="1:5">
       <c r="B246" s="59" t="s">
-        <v>492</v>
+        <v>491</v>
       </c>
     </row>
     <row r="247" spans="1:5">
       <c r="B247" s="59" t="s">
-        <v>493</v>
+        <v>492</v>
       </c>
     </row>
     <row r="248" spans="1:5">
       <c r="B248" s="59"/>
     </row>
     <row r="249" spans="1:5">
       <c r="C249" s="31">
         <f>COUNTA(B251:B350)</f>
         <v>100</v>
       </c>
     </row>
     <row r="250" spans="1:5">
       <c r="A250" s="28" t="s">
         <v>11</v>
       </c>
       <c r="B250" s="33" t="s">
         <v>1</v>
       </c>
       <c r="C250" s="33" t="s">
         <v>88</v>
       </c>
       <c r="D250" s="33" t="s">
         <v>89</v>
       </c>
       <c r="E250" s="33" t="s">
-        <v>506</v>
+        <v>505</v>
       </c>
     </row>
     <row r="251" spans="1:5">
       <c r="B251" t="s">
-        <v>528</v>
+        <v>527</v>
       </c>
       <c r="C251" s="53" t="str">
         <f>B251</f>
         <v>4flexi Kft.</v>
       </c>
       <c r="D251" s="68" t="str">
         <f>C251</f>
         <v>4flexi Kft.</v>
       </c>
     </row>
     <row r="252" spans="1:5">
       <c r="B252" t="s">
-        <v>529</v>
+        <v>528</v>
       </c>
       <c r="C252" s="53" t="str">
         <f t="shared" ref="C252:D252" si="3">B252</f>
         <v>8G Energy Solutions Zrt.</v>
       </c>
       <c r="D252" s="68" t="str">
         <f t="shared" si="3"/>
         <v>8G Energy Solutions Zrt.</v>
       </c>
     </row>
     <row r="253" spans="1:5">
       <c r="B253" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
       <c r="C253" s="53" t="str">
         <f t="shared" ref="C253:D255" si="4">B253</f>
         <v>A1 Solar Kft.</v>
       </c>
       <c r="D253" s="68" t="str">
         <f t="shared" si="4"/>
         <v>A1 Solar Kft.</v>
       </c>
     </row>
     <row r="254" spans="1:5">
       <c r="B254" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="C254" s="55" t="s">
         <v>100</v>
       </c>
       <c r="D254" s="67" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="255" spans="1:5">
       <c r="B255" t="s">
-        <v>531</v>
+        <v>530</v>
       </c>
       <c r="C255" s="53" t="str">
         <f t="shared" si="4"/>
         <v>ASEMA Zrt.</v>
       </c>
       <c r="D255" s="68" t="str">
         <f t="shared" si="4"/>
         <v>ASEMA Zrt.</v>
       </c>
     </row>
     <row r="256" spans="1:5">
       <c r="B256" t="s">
-        <v>532</v>
+        <v>531</v>
       </c>
       <c r="C256" s="55" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="D256" s="55" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="257" spans="2:4">
       <c r="B257" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
       <c r="C257" s="53" t="str">
         <f t="shared" ref="C257:D257" si="5">B257</f>
         <v>AXPO ENERGY ROMANIA S.A.</v>
       </c>
       <c r="D257" s="68" t="str">
         <f t="shared" si="5"/>
         <v>AXPO ENERGY ROMANIA S.A.</v>
       </c>
     </row>
     <row r="258" spans="2:4">
       <c r="B258" t="s">
-        <v>534</v>
+        <v>533</v>
       </c>
       <c r="C258" s="53" t="str">
         <f t="shared" ref="C258:D258" si="6">B258</f>
         <v>Barefoot Kft.</v>
       </c>
       <c r="D258" s="68" t="str">
         <f t="shared" si="6"/>
         <v>Barefoot Kft.</v>
       </c>
     </row>
     <row r="259" spans="2:4">
       <c r="B259" t="s">
-        <v>535</v>
+        <v>534</v>
       </c>
       <c r="C259" s="53" t="str">
         <f t="shared" ref="C259:D259" si="7">B259</f>
         <v>Bay Zoltán Kutatóközpont közhasznú NKft.</v>
       </c>
       <c r="D259" s="68" t="str">
         <f t="shared" si="7"/>
         <v>Bay Zoltán Kutatóközpont közhasznú NKft.</v>
       </c>
     </row>
     <row r="260" spans="2:4">
       <c r="B260" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
       <c r="C260" s="53" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
       <c r="D260" s="68" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
     <row r="261" spans="2:4">
       <c r="B261" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
       <c r="C261" s="53" t="str">
         <f t="shared" ref="C261:D261" si="8">B261</f>
         <v>Centrica Business Solutions Zrt.</v>
       </c>
       <c r="D261" s="68" t="str">
         <f t="shared" si="8"/>
         <v>Centrica Business Solutions Zrt.</v>
       </c>
     </row>
     <row r="262" spans="2:4">
       <c r="B262" t="s">
-        <v>537</v>
+        <v>536</v>
       </c>
       <c r="C262" s="55" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="D262" s="67" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
     </row>
     <row r="263" spans="2:4">
       <c r="B263" t="s">
-        <v>453</v>
+        <v>452</v>
       </c>
       <c r="C263" s="55" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
       <c r="D263" s="67" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
     </row>
     <row r="264" spans="2:4">
       <c r="B264" t="s">
-        <v>538</v>
+        <v>537</v>
       </c>
       <c r="C264" s="53" t="str">
         <f t="shared" ref="C264:D264" si="9">B264</f>
         <v>CHP Energia Befektetési és Vagyonkezelő Zrt.</v>
       </c>
       <c r="D264" s="68" t="str">
         <f t="shared" si="9"/>
         <v>CHP Energia Befektetési és Vagyonkezelő Zrt.</v>
       </c>
     </row>
     <row r="265" spans="2:4">
       <c r="B265" t="s">
+        <v>453</v>
+      </c>
+      <c r="C265" s="55" t="s">
         <v>454</v>
       </c>
-      <c r="C265" s="55" t="s">
+      <c r="D265" s="67" t="s">
         <v>455</v>
-      </c>
-[...1 lines deleted...]
-        <v>456</v>
       </c>
     </row>
     <row r="266" spans="2:4">
       <c r="B266" t="s">
-        <v>539</v>
+        <v>538</v>
       </c>
       <c r="C266" s="53" t="str">
         <f t="shared" ref="C266:D266" si="10">B266</f>
         <v>CleanTech Energy Solutions Kft.</v>
       </c>
       <c r="D266" s="68" t="str">
         <f t="shared" si="10"/>
         <v>CleanTech Energy Solutions Kft.</v>
       </c>
     </row>
     <row r="267" spans="2:4">
       <c r="B267" t="s">
-        <v>540</v>
+        <v>539</v>
       </c>
       <c r="C267" s="53" t="str">
         <f t="shared" ref="C267:D267" si="11">B267</f>
         <v>CYEB Power Kft.</v>
       </c>
       <c r="D267" s="68" t="str">
         <f t="shared" si="11"/>
         <v>CYEB Power Kft.</v>
       </c>
     </row>
     <row r="268" spans="2:4">
       <c r="B268" t="s">
-        <v>544</v>
+        <v>543</v>
       </c>
       <c r="C268" s="55" t="s">
-        <v>503</v>
+        <v>502</v>
       </c>
       <c r="D268" s="67" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="269" spans="2:4">
       <c r="B269" t="s">
-        <v>457</v>
+        <v>456</v>
       </c>
       <c r="C269" s="53" t="s">
-        <v>457</v>
+        <v>456</v>
       </c>
       <c r="D269" s="68" t="s">
-        <v>457</v>
+        <v>456</v>
       </c>
     </row>
     <row r="270" spans="2:4">
       <c r="B270" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="C270" s="74" t="s">
-        <v>516</v>
+        <v>515</v>
       </c>
       <c r="D270" s="55" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
     </row>
     <row r="271" spans="2:4">
       <c r="B271" t="s">
-        <v>541</v>
+        <v>540</v>
       </c>
       <c r="C271" s="53" t="str">
         <f t="shared" ref="C271:D271" si="12">B271</f>
         <v>"DÉLÉP Ipari Park" Kft.</v>
       </c>
       <c r="D271" s="68" t="str">
         <f t="shared" si="12"/>
         <v>"DÉLÉP Ipari Park" Kft.</v>
       </c>
     </row>
     <row r="272" spans="2:4">
       <c r="B272" t="s">
-        <v>542</v>
+        <v>541</v>
       </c>
       <c r="C272" s="53" t="str">
         <f t="shared" ref="C272:D272" si="13">B272</f>
         <v>Dél-Nyugat Kft.</v>
       </c>
       <c r="D272" s="68" t="str">
         <f t="shared" si="13"/>
         <v>Dél-Nyugat Kft.</v>
       </c>
     </row>
     <row r="273" spans="2:4">
       <c r="B273" t="s">
-        <v>458</v>
+        <v>457</v>
       </c>
       <c r="C273" s="53" t="s">
-        <v>458</v>
+        <v>457</v>
       </c>
       <c r="D273" s="68" t="s">
-        <v>458</v>
+        <v>457</v>
       </c>
     </row>
     <row r="274" spans="2:4">
       <c r="B274" t="s">
         <v>158</v>
       </c>
       <c r="C274" s="55" t="s">
-        <v>459</v>
+        <v>458</v>
       </c>
       <c r="D274" s="67" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="275" spans="2:4">
       <c r="B275" t="s">
-        <v>460</v>
+        <v>459</v>
       </c>
       <c r="C275" s="55" t="s">
-        <v>513</v>
+        <v>512</v>
       </c>
       <c r="D275" s="55" t="s">
-        <v>512</v>
+        <v>511</v>
       </c>
     </row>
     <row r="276" spans="2:4">
       <c r="B276" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
       <c r="C276" s="55" t="s">
-        <v>461</v>
+        <v>460</v>
       </c>
       <c r="D276" s="67" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="277" spans="2:4">
       <c r="B277" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
       <c r="C277" s="55" t="s">
-        <v>602</v>
+        <v>599</v>
       </c>
       <c r="D277" s="67" t="s">
-        <v>603</v>
+        <v>600</v>
       </c>
     </row>
     <row r="278" spans="2:4">
       <c r="B278" t="s">
+        <v>517</v>
+      </c>
+      <c r="C278" s="55" t="s">
+        <v>519</v>
+      </c>
+      <c r="D278" s="67" t="s">
         <v>518</v>
-      </c>
-[...4 lines deleted...]
-        <v>519</v>
       </c>
     </row>
     <row r="279" spans="2:4">
       <c r="B279" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="C279" s="53" t="str">
         <f t="shared" ref="C279:D279" si="14">B279</f>
         <v>EMvia Energiakereskedelmi Zrt</v>
       </c>
       <c r="D279" s="68" t="str">
         <f t="shared" si="14"/>
         <v>EMvia Energiakereskedelmi Zrt</v>
       </c>
     </row>
     <row r="280" spans="2:4">
       <c r="B280" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
       <c r="C280" s="55" t="s">
         <v>201</v>
       </c>
       <c r="D280" s="67" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="281" spans="2:4">
       <c r="B281" t="s">
-        <v>543</v>
+        <v>542</v>
       </c>
       <c r="C281" s="55" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="D281" s="67" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="282" spans="2:4">
       <c r="B282" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="C282" s="53" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="D282" s="68" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
     </row>
     <row r="283" spans="2:4">
       <c r="B283" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
       <c r="C283" s="53" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
       <c r="D283" s="68" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="284" spans="2:4">
       <c r="B284" t="s">
-        <v>465</v>
+        <v>464</v>
       </c>
       <c r="C284" s="55" t="s">
         <v>180</v>
       </c>
       <c r="D284" s="67" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="285" spans="2:4">
       <c r="B285" t="s">
+        <v>465</v>
+      </c>
+      <c r="C285" s="55" t="s">
         <v>466</v>
       </c>
-      <c r="C285" s="55" t="s">
+      <c r="D285" s="67" t="s">
         <v>467</v>
-      </c>
-[...1 lines deleted...]
-        <v>468</v>
       </c>
     </row>
     <row r="286" spans="2:4">
       <c r="B286" t="s">
-        <v>545</v>
+        <v>544</v>
       </c>
       <c r="C286" s="53" t="str">
         <f t="shared" ref="C286:D286" si="15">B286</f>
         <v>Enity Zrt.</v>
       </c>
       <c r="D286" s="68" t="str">
         <f t="shared" si="15"/>
         <v>Enity Zrt.</v>
       </c>
     </row>
     <row r="287" spans="2:4">
       <c r="B287" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="C287" s="53" t="str">
         <f t="shared" ref="C287:D287" si="16">B287</f>
         <v>Enteror Média Kft.</v>
       </c>
       <c r="D287" s="68" t="str">
         <f t="shared" si="16"/>
         <v>Enteror Média Kft.</v>
       </c>
     </row>
     <row r="288" spans="2:4">
       <c r="B288" t="s">
-        <v>469</v>
+        <v>468</v>
       </c>
       <c r="C288" s="53" t="s">
-        <v>469</v>
+        <v>468</v>
       </c>
       <c r="D288" s="68" t="s">
-        <v>469</v>
+        <v>468</v>
       </c>
     </row>
     <row r="289" spans="2:4">
       <c r="B289" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
       <c r="C289" s="53" t="str">
         <f t="shared" ref="C289:D289" si="17">B289</f>
         <v>EvoEnergy Kft.</v>
       </c>
       <c r="D289" s="68" t="str">
         <f t="shared" si="17"/>
         <v>EvoEnergy Kft.</v>
       </c>
     </row>
     <row r="290" spans="2:4">
       <c r="B290" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
       <c r="C290" s="53" t="str">
         <f t="shared" ref="C290:D290" si="18">B290</f>
         <v>Electron Flexibility Kft.</v>
       </c>
       <c r="D290" s="68" t="str">
         <f t="shared" si="18"/>
         <v>Electron Flexibility Kft.</v>
       </c>
     </row>
     <row r="291" spans="2:4">
       <c r="B291" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="C291" s="53" t="str">
         <f t="shared" ref="C291:D291" si="19">B291</f>
         <v>eVersion Energy Kft.</v>
       </c>
       <c r="D291" s="68" t="str">
         <f t="shared" si="19"/>
         <v>eVersion Energy Kft.</v>
       </c>
     </row>
     <row r="292" spans="2:4">
       <c r="B292" t="s">
-        <v>547</v>
+        <v>601</v>
       </c>
       <c r="C292" s="55" t="s">
         <v>219</v>
       </c>
       <c r="D292" s="67" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="293" spans="2:4">
       <c r="B293" t="s">
         <v>221</v>
       </c>
       <c r="C293" s="55" t="s">
         <v>222</v>
       </c>
       <c r="D293" s="67" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="294" spans="2:4">
       <c r="B294" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="C294" s="53" t="str">
         <f t="shared" ref="C294:D294" si="20">B294</f>
         <v>Feketeréti Napelempark Kft.</v>
       </c>
       <c r="D294" s="68" t="str">
         <f t="shared" si="20"/>
         <v>Feketeréti Napelempark Kft.</v>
       </c>
     </row>
     <row r="295" spans="2:4">
       <c r="B295" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
       <c r="C295" s="53" t="str">
         <f t="shared" ref="C295:D295" si="21">B295</f>
         <v>Flexenergo Korlátolt Felelősségű Társaság</v>
       </c>
       <c r="D295" s="68" t="str">
         <f t="shared" si="21"/>
         <v>Flexenergo Korlátolt Felelősségű Társaság</v>
       </c>
     </row>
     <row r="296" spans="2:4">
       <c r="B296" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="C296" s="53" t="str">
         <f t="shared" ref="C296:D296" si="22">B296</f>
         <v>FREUND SERVICES Kft.</v>
       </c>
       <c r="D296" s="68" t="str">
         <f t="shared" si="22"/>
         <v>FREUND SERVICES Kft.</v>
       </c>
     </row>
     <row r="297" spans="2:4">
       <c r="B297" t="s">
         <v>236</v>
       </c>
       <c r="C297" s="55" t="s">
         <v>237</v>
       </c>
       <c r="D297" s="67" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="298" spans="2:4">
       <c r="B298" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="C298" s="53" t="str">
         <f t="shared" ref="C298:D298" si="23">B298</f>
         <v>Green Island Invest Zrt.</v>
       </c>
       <c r="D298" s="68" t="str">
         <f t="shared" si="23"/>
         <v>Green Island Invest Zrt.</v>
       </c>
     </row>
     <row r="299" spans="2:4">
       <c r="B299" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
       <c r="C299" s="53" t="str">
         <f t="shared" ref="C299:D305" si="24">B299</f>
         <v>HUMDA Magyar Mobilitás-fejlesztési Ügynökség Zrt.</v>
       </c>
       <c r="D299" s="68" t="str">
         <f t="shared" si="24"/>
         <v>HUMDA Magyar Mobilitás-fejlesztési Ügynökség Zrt.</v>
       </c>
     </row>
     <row r="300" spans="2:4">
       <c r="B300" t="s">
-        <v>470</v>
+        <v>469</v>
       </c>
       <c r="C300" s="53" t="s">
-        <v>470</v>
+        <v>469</v>
       </c>
       <c r="D300" s="68" t="s">
-        <v>470</v>
+        <v>469</v>
       </c>
     </row>
     <row r="301" spans="2:4">
       <c r="B301" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="C301" s="53" t="str">
         <f t="shared" si="24"/>
         <v>Innovart Energia Kft.</v>
       </c>
       <c r="D301" s="68" t="str">
         <f t="shared" si="24"/>
         <v>Innovart Energia Kft.</v>
       </c>
     </row>
     <row r="302" spans="2:4">
       <c r="B302" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
       <c r="C302" s="53" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
       <c r="D302" s="68" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
     </row>
     <row r="303" spans="2:4">
       <c r="B303" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
       <c r="C303" s="53" t="str">
         <f t="shared" si="24"/>
         <v>KER Toki Hungary Kft.</v>
       </c>
       <c r="D303" s="68" t="str">
         <f t="shared" si="24"/>
         <v>KER Toki Hungary Kft.</v>
       </c>
     </row>
     <row r="304" spans="2:4">
       <c r="B304" t="s">
-        <v>472</v>
+        <v>471</v>
       </c>
       <c r="C304" s="55" t="s">
+        <v>503</v>
+      </c>
+      <c r="D304" s="67" t="s">
         <v>504</v>
-      </c>
-[...1 lines deleted...]
-        <v>505</v>
       </c>
     </row>
     <row r="305" spans="2:4">
       <c r="B305" t="s">
-        <v>567</v>
+        <v>565</v>
       </c>
       <c r="C305" s="53" t="str">
         <f t="shared" si="24"/>
         <v>Photon Energy Trading CEE (volt LERTA Energy HU Kft.)</v>
       </c>
       <c r="D305" s="68" t="str">
         <f t="shared" si="24"/>
         <v>Photon Energy Trading CEE (volt LERTA Energy HU Kft.)</v>
       </c>
     </row>
     <row r="306" spans="2:4" ht="16">
       <c r="B306" s="72" t="s">
         <v>254</v>
       </c>
       <c r="C306" s="55" t="s">
         <v>255</v>
       </c>
       <c r="D306" s="55" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="307" spans="2:4" ht="16">
       <c r="B307" s="72" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="C307" s="53" t="str">
         <f t="shared" ref="C307:D307" si="25">B307</f>
         <v>Lumen Trade Kft.</v>
       </c>
       <c r="D307" s="68" t="str">
         <f t="shared" si="25"/>
         <v>Lumen Trade Kft.</v>
       </c>
     </row>
     <row r="308" spans="2:4" ht="16">
       <c r="B308" s="72" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="C308" s="53" t="str">
         <f t="shared" ref="C308:D308" si="26">B308</f>
         <v>Magyar Erőművek Kft.</v>
       </c>
       <c r="D308" s="68" t="str">
         <f t="shared" si="26"/>
         <v>Magyar Erőművek Kft.</v>
       </c>
     </row>
     <row r="309" spans="2:4" ht="16">
       <c r="B309" s="72" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
       <c r="C309" s="53" t="str">
         <f t="shared" ref="C309:D309" si="27">B309</f>
         <v>Marvin Energy Kft.</v>
       </c>
       <c r="D309" s="68" t="str">
         <f t="shared" si="27"/>
         <v>Marvin Energy Kft.</v>
       </c>
     </row>
     <row r="310" spans="2:4" ht="16">
       <c r="B310" s="72" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="C310" s="53" t="str">
         <f t="shared" ref="C310:D310" si="28">B310</f>
         <v>MECSEK Energy Trade Kft.</v>
       </c>
       <c r="D310" s="68" t="str">
         <f t="shared" si="28"/>
         <v>MECSEK Energy Trade Kft.</v>
       </c>
     </row>
     <row r="311" spans="2:4">
       <c r="B311" s="34" t="s">
+        <v>508</v>
+      </c>
+      <c r="C311" s="55" t="s">
+        <v>510</v>
+      </c>
+      <c r="D311" s="67" t="s">
         <v>509</v>
-      </c>
-[...4 lines deleted...]
-        <v>510</v>
       </c>
     </row>
     <row r="312" spans="2:4">
       <c r="B312" s="34" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="C312" s="53" t="str">
         <f t="shared" ref="C312:D312" si="29">B312</f>
         <v>MET Austria Energy Trade GmbH</v>
       </c>
       <c r="D312" s="68" t="str">
         <f t="shared" si="29"/>
         <v>MET Austria Energy Trade GmbH</v>
       </c>
     </row>
     <row r="313" spans="2:4">
       <c r="B313" s="34" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
       <c r="C313" s="53" t="str">
         <f t="shared" ref="C313:D313" si="30">B313</f>
         <v>Milleyson Holdings Kereskedelmi Kft.</v>
       </c>
       <c r="D313" s="68" t="str">
         <f t="shared" si="30"/>
         <v>Milleyson Holdings Kereskedelmi Kft.</v>
       </c>
     </row>
     <row r="314" spans="2:4">
       <c r="B314" t="s">
-        <v>473</v>
+        <v>472</v>
       </c>
       <c r="C314" s="53" t="s">
-        <v>473</v>
+        <v>472</v>
       </c>
       <c r="D314" s="68" t="s">
-        <v>473</v>
+        <v>472</v>
       </c>
     </row>
     <row r="315" spans="2:4">
       <c r="B315" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
       <c r="C315" s="53" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
       <c r="D315" s="68" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
     </row>
     <row r="316" spans="2:4">
       <c r="B316" t="s">
-        <v>475</v>
+        <v>474</v>
       </c>
       <c r="C316" s="53" t="s">
-        <v>475</v>
+        <v>474</v>
       </c>
       <c r="D316" s="68" t="s">
-        <v>475</v>
+        <v>474</v>
       </c>
     </row>
     <row r="317" spans="2:4">
       <c r="B317" t="s">
+        <v>602</v>
+      </c>
+      <c r="C317" s="55" t="s">
         <v>281</v>
       </c>
-      <c r="C317" s="55" t="s">
+      <c r="D317" s="67" t="s">
         <v>282</v>
-      </c>
-[...1 lines deleted...]
-        <v>283</v>
       </c>
     </row>
     <row r="318" spans="2:4">
       <c r="B318" t="s">
-        <v>562</v>
+        <v>560</v>
       </c>
       <c r="C318" s="53" t="str">
         <f t="shared" ref="C318:D326" si="31">B318</f>
         <v>Netergon Kft.</v>
       </c>
       <c r="D318" s="68" t="str">
         <f t="shared" si="31"/>
         <v>Netergon Kft.</v>
       </c>
     </row>
     <row r="319" spans="2:4">
       <c r="B319" t="s">
-        <v>476</v>
+        <v>475</v>
       </c>
       <c r="C319" s="53" t="s">
-        <v>476</v>
+        <v>475</v>
       </c>
       <c r="D319" s="68" t="s">
-        <v>476</v>
+        <v>475</v>
       </c>
     </row>
     <row r="320" spans="2:4">
       <c r="B320" t="s">
-        <v>563</v>
+        <v>561</v>
       </c>
       <c r="C320" s="53" t="str">
         <f t="shared" si="31"/>
         <v>Novum Commodities Kft.</v>
       </c>
       <c r="D320" s="68" t="str">
         <f t="shared" si="31"/>
         <v>Novum Commodities Kft.</v>
       </c>
     </row>
     <row r="321" spans="2:4" ht="16">
       <c r="B321" s="72" t="s">
+        <v>520</v>
+      </c>
+      <c r="C321" s="56" t="s">
         <v>521</v>
       </c>
-      <c r="C321" s="56" t="s">
+      <c r="D321" s="69" t="s">
         <v>522</v>
-      </c>
-[...1 lines deleted...]
-        <v>523</v>
       </c>
     </row>
     <row r="322" spans="2:4" ht="16">
       <c r="B322" s="72" t="s">
-        <v>564</v>
+        <v>562</v>
       </c>
       <c r="C322" s="53" t="str">
         <f t="shared" si="31"/>
         <v>OMNI Energy Kft.</v>
       </c>
       <c r="D322" s="68" t="str">
         <f t="shared" si="31"/>
         <v>OMNI Energy Kft.</v>
       </c>
     </row>
     <row r="323" spans="2:4">
       <c r="B323" t="s">
-        <v>477</v>
+        <v>476</v>
       </c>
       <c r="C323" s="53" t="s">
-        <v>477</v>
+        <v>476</v>
       </c>
       <c r="D323" s="68" t="s">
-        <v>477</v>
+        <v>476</v>
       </c>
     </row>
     <row r="324" spans="2:4">
       <c r="B324" t="s">
-        <v>565</v>
+        <v>563</v>
       </c>
       <c r="C324" s="53" t="str">
         <f t="shared" si="31"/>
         <v>Optimális Energia Kft.</v>
       </c>
       <c r="D324" s="68" t="str">
         <f t="shared" si="31"/>
         <v>Optimális Energia Kft.</v>
       </c>
     </row>
     <row r="325" spans="2:4">
       <c r="B325" t="s">
-        <v>478</v>
+        <v>477</v>
       </c>
       <c r="C325" s="53" t="s">
-        <v>478</v>
+        <v>477</v>
       </c>
       <c r="D325" s="68" t="s">
-        <v>478</v>
+        <v>477</v>
       </c>
     </row>
     <row r="326" spans="2:4">
       <c r="B326" t="s">
-        <v>566</v>
+        <v>564</v>
       </c>
       <c r="C326" s="53" t="str">
         <f t="shared" si="31"/>
         <v>Pannon Energiaközösség Nonprofit Kft.</v>
       </c>
       <c r="D326" s="68" t="str">
         <f t="shared" si="31"/>
         <v>Pannon Energiaközösség Nonprofit Kft.</v>
       </c>
     </row>
     <row r="327" spans="2:4">
       <c r="B327" t="s">
+        <v>478</v>
+      </c>
+      <c r="C327" s="56" t="s">
         <v>479</v>
       </c>
-      <c r="C327" s="56" t="s">
+      <c r="D327" s="69" t="s">
         <v>480</v>
-      </c>
-[...1 lines deleted...]
-        <v>481</v>
       </c>
     </row>
     <row r="328" spans="2:4">
       <c r="B328" t="s">
-        <v>482</v>
+        <v>481</v>
       </c>
       <c r="C328" s="53" t="s">
-        <v>482</v>
+        <v>481</v>
       </c>
       <c r="D328" s="68" t="s">
-        <v>482</v>
+        <v>481</v>
       </c>
     </row>
     <row r="329" spans="2:4">
       <c r="B329" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="C329" s="53" t="str">
         <f t="shared" ref="C329:D331" si="32">B329</f>
         <v>Powex Kereskedelmi és Szolgáltató Kft.</v>
       </c>
       <c r="D329" s="68" t="str">
         <f t="shared" si="32"/>
         <v>Powex Kereskedelmi és Szolgáltató Kft.</v>
       </c>
     </row>
     <row r="330" spans="2:4">
       <c r="B330" t="s">
-        <v>483</v>
+        <v>482</v>
       </c>
       <c r="C330" s="53" t="s">
-        <v>483</v>
+        <v>482</v>
       </c>
       <c r="D330" s="68" t="s">
-        <v>483</v>
+        <v>482</v>
       </c>
     </row>
     <row r="331" spans="2:4">
       <c r="B331" t="s">
-        <v>568</v>
+        <v>566</v>
       </c>
       <c r="C331" s="53" t="str">
         <f t="shared" si="32"/>
         <v>Rajnai P &amp; P Kft.</v>
       </c>
       <c r="D331" s="68" t="str">
         <f t="shared" si="32"/>
         <v>Rajnai P &amp; P Kft.</v>
       </c>
     </row>
     <row r="332" spans="2:4">
       <c r="B332" t="s">
-        <v>484</v>
+        <v>483</v>
       </c>
       <c r="C332" s="53" t="s">
-        <v>484</v>
+        <v>483</v>
       </c>
       <c r="D332" s="68" t="s">
-        <v>484</v>
+        <v>483</v>
       </c>
     </row>
     <row r="333" spans="2:4">
       <c r="B333" t="s">
-        <v>485</v>
+        <v>484</v>
       </c>
       <c r="C333" s="53" t="s">
-        <v>485</v>
+        <v>484</v>
       </c>
       <c r="D333" s="68" t="s">
-        <v>485</v>
+        <v>484</v>
       </c>
     </row>
     <row r="334" spans="2:4">
       <c r="B334" t="s">
-        <v>569</v>
+        <v>567</v>
       </c>
       <c r="C334" s="53" t="str">
         <f t="shared" ref="C334:D334" si="33">B334</f>
         <v>SERR Energy Kft.</v>
       </c>
       <c r="D334" s="68" t="str">
         <f t="shared" si="33"/>
         <v>SERR Energy Kft.</v>
       </c>
     </row>
     <row r="335" spans="2:4">
       <c r="B335" t="s">
-        <v>570</v>
+        <v>568</v>
       </c>
       <c r="C335" s="53" t="str">
         <f t="shared" ref="C335:D335" si="34">B335</f>
         <v>Smart Solar Balancing Kft.</v>
       </c>
       <c r="D335" s="68" t="str">
         <f t="shared" si="34"/>
         <v>Smart Solar Balancing Kft.</v>
       </c>
     </row>
     <row r="336" spans="2:4">
       <c r="B336" t="s">
-        <v>571</v>
+        <v>569</v>
       </c>
       <c r="C336" s="53" t="str">
         <f t="shared" ref="C336:D336" si="35">B336</f>
         <v>Smart Solar Energy Trade Kfr.</v>
       </c>
       <c r="D336" s="68" t="str">
         <f t="shared" si="35"/>
         <v>Smart Solar Energy Trade Kfr.</v>
       </c>
     </row>
     <row r="337" spans="2:4">
       <c r="B337" t="s">
-        <v>572</v>
+        <v>570</v>
       </c>
       <c r="C337" s="53" t="str">
         <f t="shared" ref="C337:D337" si="36">B337</f>
         <v>Sygma Energy Kft.</v>
       </c>
       <c r="D337" s="68" t="str">
         <f t="shared" si="36"/>
         <v>Sygma Energy Kft.</v>
       </c>
     </row>
     <row r="338" spans="2:4">
       <c r="B338" t="s">
+        <v>307</v>
+      </c>
+      <c r="C338" s="56" t="s">
         <v>308</v>
       </c>
-      <c r="C338" s="56" t="s">
+      <c r="D338" s="69" t="s">
         <v>309</v>
-      </c>
-[...1 lines deleted...]
-        <v>310</v>
       </c>
     </row>
     <row r="339" spans="2:4">
       <c r="B339" t="s">
-        <v>486</v>
+        <v>485</v>
       </c>
       <c r="C339" s="53" t="s">
-        <v>486</v>
+        <v>485</v>
       </c>
       <c r="D339" s="68" t="s">
-        <v>486</v>
+        <v>485</v>
       </c>
     </row>
     <row r="340" spans="2:4">
       <c r="B340" t="s">
-        <v>487</v>
+        <v>486</v>
       </c>
       <c r="C340" s="53" t="s">
-        <v>487</v>
+        <v>486</v>
       </c>
       <c r="D340" s="68" t="s">
-        <v>487</v>
+        <v>486</v>
       </c>
     </row>
     <row r="341" spans="2:4">
       <c r="B341" t="s">
-        <v>573</v>
+        <v>571</v>
       </c>
       <c r="C341" s="53" t="str">
         <f t="shared" ref="C341:D341" si="37">B341</f>
         <v>Voltrack AGGREGÁTOR Korlátolt Felelősségű Társaság</v>
       </c>
       <c r="D341" s="68" t="str">
         <f t="shared" si="37"/>
         <v>Voltrack AGGREGÁTOR Korlátolt Felelősségű Társaság</v>
       </c>
     </row>
     <row r="342" spans="2:4">
       <c r="B342" t="s">
-        <v>488</v>
+        <v>487</v>
       </c>
       <c r="C342" s="56" t="s">
+        <v>513</v>
+      </c>
+      <c r="D342" s="69" t="s">
         <v>514</v>
-      </c>
-[...1 lines deleted...]
-        <v>515</v>
       </c>
     </row>
     <row r="343" spans="2:4">
       <c r="B343" t="s">
+        <v>328</v>
+      </c>
+      <c r="C343" s="56" t="s">
         <v>329</v>
       </c>
-      <c r="C343" s="56" t="s">
+      <c r="D343" s="69" t="s">
         <v>330</v>
-      </c>
-[...1 lines deleted...]
-        <v>331</v>
       </c>
     </row>
     <row r="344" spans="2:4">
       <c r="B344" t="s">
-        <v>574</v>
+        <v>572</v>
       </c>
       <c r="C344" s="53" t="str">
         <f t="shared" ref="C344:D344" si="38">B344</f>
         <v>VWG Trade &amp; Services GmbH</v>
       </c>
       <c r="D344" s="68" t="str">
         <f t="shared" si="38"/>
         <v>VWG Trade &amp; Services GmbH</v>
       </c>
     </row>
     <row r="345" spans="2:4">
       <c r="B345" t="s">
-        <v>575</v>
+        <v>573</v>
       </c>
       <c r="C345" s="53" t="str">
         <f t="shared" ref="C345:D345" si="39">B345</f>
         <v>ZalaZONE Ipari Park Zrt.</v>
       </c>
       <c r="D345" s="68" t="str">
         <f t="shared" si="39"/>
         <v>ZalaZONE Ipari Park Zrt.</v>
       </c>
     </row>
     <row r="346" spans="2:4">
       <c r="B346" t="s">
-        <v>576</v>
+        <v>574</v>
       </c>
       <c r="C346" s="53" t="str">
         <f t="shared" ref="C346:D346" si="40">B346</f>
         <v>sight-E Analytics Kft.</v>
       </c>
       <c r="D346" s="68" t="str">
         <f t="shared" si="40"/>
         <v>sight-E Analytics Kft.</v>
       </c>
     </row>
     <row r="347" spans="2:4">
       <c r="B347" t="s">
-        <v>577</v>
+        <v>575</v>
       </c>
       <c r="C347" s="53" t="str">
         <f t="shared" ref="C347:D347" si="41">B347</f>
         <v>Syneris Balancing Kft.</v>
       </c>
       <c r="D347" s="68" t="str">
         <f t="shared" si="41"/>
         <v>Syneris Balancing Kft.</v>
       </c>
     </row>
     <row r="348" spans="2:4">
       <c r="B348" t="s">
-        <v>578</v>
+        <v>576</v>
       </c>
       <c r="C348" s="53" t="str">
         <f t="shared" ref="C348:D348" si="42">B348</f>
         <v>SLR Trading Zrt.</v>
       </c>
       <c r="D348" s="68" t="str">
         <f t="shared" si="42"/>
         <v>SLR Trading Zrt.</v>
       </c>
     </row>
     <row r="349" spans="2:4">
       <c r="B349" t="s">
-        <v>579</v>
+        <v>577</v>
       </c>
       <c r="C349" s="53" t="str">
         <f t="shared" ref="C349:D349" si="43">B349</f>
         <v>Pusztaenergia MegÚjuló Energiaszövetkezet</v>
       </c>
       <c r="D349" s="68" t="str">
         <f t="shared" si="43"/>
         <v>Pusztaenergia MegÚjuló Energiaszövetkezet</v>
       </c>
     </row>
     <row r="350" spans="2:4">
       <c r="B350" t="s">
-        <v>489</v>
+        <v>488</v>
       </c>
       <c r="C350" s="56" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
       <c r="D350" s="69" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="1+mM6gETvT3XTH4hhjNGG1AyZWjzj77UfKrl9A7XSm1DD7O0i/4vWXN1EO0F1sVcWtbaWY7AWvfxrme96zFOwQ==" saltValue="AOXAEZwkKWsfzwifL5L4Gw==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1" selectUnlockedCells="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="h/Y58PCX60obfTTs6YEdgz6r28QU/Hj1r8NqLt8jMfsYmvbAYQ210i9zxKDsJIdvxAnvRkuPodhQEvccINhSYg==" saltValue="JGhL9x4ds3n2scm0gVIb/A==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1" selectUnlockedCells="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="8" fitToHeight="0" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Munkalapok</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Elosztó_Aggregátor</vt:lpstr>
       <vt:lpstr>Felhasználói_adatok</vt:lpstr>
       <vt:lpstr>Beállítás</vt:lpstr>