--- v0 (2026-03-13)
+++ v1 (2026-05-13)
@@ -1,5233 +1,13735 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
-
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xml:space="preserve">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p>
-[...3 lines deleted...]
-        <w:jc w:val="left"/>
+    <w:p w14:paraId="2D2AFDFF" w14:textId="6EC4A463" w:rsidR="006911AD" w:rsidRDefault="00CD24E1" w:rsidP="006743DA">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+        <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>2. számú melléklet:</w:t>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="006911AD" w:rsidRPr="006701F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>. számú melléklet:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...22 lines deleted...]
-        <w:pStyle w:val="BodyText"/>
+    <w:p w14:paraId="0522EB30" w14:textId="46D98702" w:rsidR="000F0CD0" w:rsidRDefault="006911AD" w:rsidP="00117AD3">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="center"/>
         <w:rPr>
-          <w:sz w:val="22"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...3 lines deleted...]
-        <w:spacing w:before="10"/>
+      <w:r w:rsidRPr="00454D60">
         <w:rPr>
-          <w:sz w:val="18"/>
-[...37 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Csatlakozási terv előlap</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...2 lines deleted...]
-        <w:jc w:val="left"/>
+    <w:p w14:paraId="27A55380" w14:textId="77777777" w:rsidR="000F0CD0" w:rsidRPr="000F0CD0" w:rsidRDefault="000F0CD0" w:rsidP="000F0CD0">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
-          <w:sz w:val="32"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
         </w:rPr>
-        <w:sectPr>
-[...8 lines deleted...]
-      </w:pPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F0CD0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Csatlakozási terv címe:</w:t>
+      </w:r>
     </w:p>
-    <w:p>
-[...2 lines deleted...]
-        <w:spacing w:before="5"/>
+    <w:p w14:paraId="0C811EC9" w14:textId="77777777" w:rsidR="000F0CD0" w:rsidRPr="000F0CD0" w:rsidRDefault="000F0CD0" w:rsidP="000F0CD0">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
-          <w:sz w:val="10"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59558958" w14:textId="6AC7D6B9" w:rsidR="000F0CD0" w:rsidRPr="001D72A5" w:rsidRDefault="000F0CD0" w:rsidP="001D72A5">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F0CD0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Változat száma, dátuma:</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9771" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="70" w:type="dxa"/>
+          <w:right w:w="70" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3123"/>
+        <w:gridCol w:w="710"/>
+        <w:gridCol w:w="34"/>
+        <w:gridCol w:w="10"/>
+        <w:gridCol w:w="73"/>
+        <w:gridCol w:w="144"/>
+        <w:gridCol w:w="310"/>
+        <w:gridCol w:w="359"/>
+        <w:gridCol w:w="105"/>
+        <w:gridCol w:w="210"/>
+        <w:gridCol w:w="10"/>
+        <w:gridCol w:w="8"/>
+        <w:gridCol w:w="242"/>
+        <w:gridCol w:w="41"/>
+        <w:gridCol w:w="425"/>
+        <w:gridCol w:w="350"/>
+        <w:gridCol w:w="217"/>
+        <w:gridCol w:w="56"/>
+        <w:gridCol w:w="12"/>
+        <w:gridCol w:w="123"/>
+        <w:gridCol w:w="9"/>
+        <w:gridCol w:w="12"/>
+        <w:gridCol w:w="10"/>
+        <w:gridCol w:w="281"/>
+        <w:gridCol w:w="142"/>
+        <w:gridCol w:w="124"/>
+        <w:gridCol w:w="365"/>
+        <w:gridCol w:w="49"/>
+        <w:gridCol w:w="542"/>
+        <w:gridCol w:w="1178"/>
+        <w:gridCol w:w="497"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00472218" w:rsidRPr="003B0781" w14:paraId="1392EA3A" w14:textId="77777777" w:rsidTr="00F42B50">
+        <w:trPr>
+          <w:trHeight w:val="284"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="pct5" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4182E37D" w14:textId="77777777" w:rsidR="00472218" w:rsidRPr="00B87A1A" w:rsidRDefault="00472218" w:rsidP="00B87A1A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2175"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Ügyfélkapcsolat szám</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87A1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3448" w:type="dxa"/>
+            <w:gridSpan w:val="20"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="28FCE7AA" w14:textId="77777777" w:rsidR="00472218" w:rsidRPr="00B87A1A" w:rsidRDefault="00472218" w:rsidP="00B87A1A">
+            <w:pPr>
+              <w:pStyle w:val="lfej"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4536"/>
+                <w:tab w:val="clear" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="983" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="pct5" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="09503EAD" w14:textId="773F4283" w:rsidR="00472218" w:rsidRPr="00472218" w:rsidRDefault="00472218" w:rsidP="00B87A1A">
+            <w:pPr>
+              <w:pStyle w:val="lfej"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4536"/>
+                <w:tab w:val="clear" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00472218">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>KE szám:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2217" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="555E092D" w14:textId="3E24E89F" w:rsidR="00472218" w:rsidRPr="00B87A1A" w:rsidRDefault="00472218" w:rsidP="00B87A1A">
+            <w:pPr>
+              <w:pStyle w:val="lfej"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4536"/>
+                <w:tab w:val="clear" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A47E56" w:rsidRPr="003B0781" w14:paraId="414790D2" w14:textId="77777777" w:rsidTr="00F42B50">
+        <w:trPr>
+          <w:trHeight w:val="284"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="pct5" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0630759C" w14:textId="77777777" w:rsidR="00A47E56" w:rsidRPr="00B87A1A" w:rsidRDefault="00A47E56" w:rsidP="00B87A1A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2175"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B87A1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Rendszerhasználó neve/cégnév:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6648" w:type="dxa"/>
+            <w:gridSpan w:val="30"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C1CA08A" w14:textId="77777777" w:rsidR="00A47E56" w:rsidRPr="00B87A1A" w:rsidRDefault="00A47E56" w:rsidP="00B87A1A">
+            <w:pPr>
+              <w:pStyle w:val="lfej"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4536"/>
+                <w:tab w:val="clear" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B87A1A" w:rsidRPr="003B0781" w14:paraId="649DCFD5" w14:textId="77777777" w:rsidTr="00F42B50">
+        <w:trPr>
+          <w:trHeight w:val="284"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="pct5" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="718B9516" w14:textId="77777777" w:rsidR="00B87A1A" w:rsidRPr="00B87A1A" w:rsidRDefault="00B87A1A" w:rsidP="00B87A1A">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B87A1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Rendsz.haszn</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B87A1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>. címe/székhelye:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="744" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="pct5" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="12E3742A" w14:textId="77777777" w:rsidR="00B87A1A" w:rsidRPr="00B87A1A" w:rsidRDefault="00B87A1A" w:rsidP="00B87A1A">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B87A1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Ir.sz:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1211" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3AEC3CCF" w14:textId="77777777" w:rsidR="00B87A1A" w:rsidRPr="00B87A1A" w:rsidRDefault="00B87A1A" w:rsidP="00B87A1A">
+            <w:pPr>
+              <w:pStyle w:val="lfej"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4536"/>
+                <w:tab w:val="clear" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1505" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="pct5" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="13E5AAF7" w14:textId="77777777" w:rsidR="00B87A1A" w:rsidRPr="00B87A1A" w:rsidRDefault="00B87A1A" w:rsidP="00B87A1A">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B87A1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Város:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3188" w:type="dxa"/>
+            <w:gridSpan w:val="9"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CDC906E" w14:textId="77777777" w:rsidR="00B87A1A" w:rsidRPr="00B87A1A" w:rsidRDefault="00B87A1A" w:rsidP="00B87A1A">
+            <w:pPr>
+              <w:pStyle w:val="lfej"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4536"/>
+                <w:tab w:val="clear" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B87A1A" w:rsidRPr="003B0781" w14:paraId="74FC625A" w14:textId="77777777" w:rsidTr="00F42B50">
+        <w:trPr>
+          <w:trHeight w:val="284"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="pct5" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="153B1298" w14:textId="77777777" w:rsidR="00B87A1A" w:rsidRPr="00B87A1A" w:rsidRDefault="00B87A1A" w:rsidP="00B87A1A">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B87A1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Utca, házszám, emelet, ajtó:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6648" w:type="dxa"/>
+            <w:gridSpan w:val="30"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1645207F" w14:textId="77777777" w:rsidR="00B87A1A" w:rsidRPr="00B87A1A" w:rsidRDefault="00B87A1A" w:rsidP="00B87A1A">
+            <w:pPr>
+              <w:pStyle w:val="lfej"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4536"/>
+                <w:tab w:val="clear" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B87A1A" w:rsidRPr="003B0781" w14:paraId="79E2FC14" w14:textId="77777777" w:rsidTr="00F42B50">
+        <w:trPr>
+          <w:trHeight w:val="284"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3833" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="pct5" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="11561C12" w14:textId="77777777" w:rsidR="00B87A1A" w:rsidRPr="001E670B" w:rsidRDefault="00B87A1A" w:rsidP="00B87A1A">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E670B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Felhasználási hely azonosítója/megnevezése:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2738" w:type="dxa"/>
+            <w:gridSpan w:val="19"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F7F9E4E" w14:textId="77777777" w:rsidR="00B87A1A" w:rsidRPr="001E670B" w:rsidRDefault="00B87A1A" w:rsidP="00B87A1A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4253"/>
+                <w:tab w:val="left" w:pos="5529"/>
+                <w:tab w:val="left" w:pos="6946"/>
+                <w:tab w:val="left" w:pos="7655"/>
+                <w:tab w:val="left" w:pos="8080"/>
+                <w:tab w:val="left" w:pos="9214"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="57" w:right="57"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E670B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>040</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3200" w:type="dxa"/>
+            <w:gridSpan w:val="10"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DE8DFEA" w14:textId="77777777" w:rsidR="00B87A1A" w:rsidRPr="001E670B" w:rsidRDefault="00B87A1A" w:rsidP="00B87A1A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4253"/>
+                <w:tab w:val="left" w:pos="5529"/>
+                <w:tab w:val="left" w:pos="6946"/>
+                <w:tab w:val="left" w:pos="7655"/>
+                <w:tab w:val="left" w:pos="8080"/>
+                <w:tab w:val="left" w:pos="9214"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="57" w:right="57"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B87A1A" w:rsidRPr="003B0781" w14:paraId="29EBEF5E" w14:textId="77777777" w:rsidTr="00F42B50">
+        <w:trPr>
+          <w:trHeight w:val="284"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="pct5" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="13ED96EF" w14:textId="77777777" w:rsidR="00B87A1A" w:rsidRPr="001E670B" w:rsidRDefault="00B87A1A" w:rsidP="005955B9">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E670B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Felhasználási hely cím</w:t>
+            </w:r>
+            <w:r w:rsidR="005955B9" w:rsidRPr="001E670B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>, hrsz. szám</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001E670B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6648" w:type="dxa"/>
+            <w:gridSpan w:val="30"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CC4187B" w14:textId="77777777" w:rsidR="00B87A1A" w:rsidRPr="001E670B" w:rsidRDefault="00B87A1A" w:rsidP="00B87A1A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4253"/>
+                <w:tab w:val="left" w:pos="5529"/>
+                <w:tab w:val="left" w:pos="6946"/>
+                <w:tab w:val="left" w:pos="7655"/>
+                <w:tab w:val="left" w:pos="8080"/>
+                <w:tab w:val="left" w:pos="9214"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="57" w:right="57"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DB360B" w:rsidRPr="003B0781" w14:paraId="1AD4FF7D" w14:textId="77777777" w:rsidTr="00F42B50">
+        <w:trPr>
+          <w:trHeight w:val="284"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="pct5" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B4AA3F7" w14:textId="54A36A6A" w:rsidR="00DB360B" w:rsidRPr="000B1F0C" w:rsidRDefault="00DB360B" w:rsidP="00DB360B">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B1F0C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Meglevő r</w:t>
+            </w:r>
+            <w:r w:rsidR="00626E9E" w:rsidRPr="000B1F0C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>endelkezésre álló teljesítmény:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3248" w:type="dxa"/>
+            <w:gridSpan w:val="16"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DEE7455" w14:textId="77D3FBDA" w:rsidR="00DB360B" w:rsidRPr="000B1F0C" w:rsidRDefault="00DB360B" w:rsidP="00DB360B">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4253"/>
+                <w:tab w:val="left" w:pos="5529"/>
+                <w:tab w:val="left" w:pos="6946"/>
+                <w:tab w:val="left" w:pos="7655"/>
+                <w:tab w:val="left" w:pos="8080"/>
+                <w:tab w:val="left" w:pos="9214"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="57" w:right="57"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B1F0C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>betáp</w:t>
+            </w:r>
+            <w:r w:rsidR="00626E9E" w:rsidRPr="000B1F0C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>lálásra</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000B1F0C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4B602FC9" w14:textId="6DCDDEEF" w:rsidR="00DB360B" w:rsidRPr="000B1F0C" w:rsidRDefault="00DB360B" w:rsidP="00DB360B">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4253"/>
+                <w:tab w:val="left" w:pos="5529"/>
+                <w:tab w:val="left" w:pos="6946"/>
+                <w:tab w:val="left" w:pos="7655"/>
+                <w:tab w:val="left" w:pos="8080"/>
+                <w:tab w:val="left" w:pos="9214"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="57" w:right="57"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000B1F0C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>kVA</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3400" w:type="dxa"/>
+            <w:gridSpan w:val="14"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="03C1C97E" w14:textId="21F1A85B" w:rsidR="00DB360B" w:rsidRPr="000B1F0C" w:rsidRDefault="00DB360B" w:rsidP="00DB360B">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4253"/>
+                <w:tab w:val="left" w:pos="5529"/>
+                <w:tab w:val="left" w:pos="6946"/>
+                <w:tab w:val="left" w:pos="7655"/>
+                <w:tab w:val="left" w:pos="8080"/>
+                <w:tab w:val="left" w:pos="9214"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="57" w:right="57"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B1F0C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>vételezés</w:t>
+            </w:r>
+            <w:r w:rsidR="00626E9E" w:rsidRPr="000B1F0C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>re</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000B1F0C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4415FE99" w14:textId="459BC42D" w:rsidR="00DB360B" w:rsidRPr="000B1F0C" w:rsidRDefault="00DB360B" w:rsidP="00DB360B">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4253"/>
+                <w:tab w:val="left" w:pos="5529"/>
+                <w:tab w:val="left" w:pos="6946"/>
+                <w:tab w:val="left" w:pos="7655"/>
+                <w:tab w:val="left" w:pos="8080"/>
+                <w:tab w:val="left" w:pos="9214"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="57" w:right="57"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000B1F0C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>kVA</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D70405" w:rsidRPr="003B0781" w14:paraId="57CFB784" w14:textId="77777777" w:rsidTr="00F42B50">
+        <w:trPr>
+          <w:trHeight w:val="409"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="pct5" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="234B4D69" w14:textId="7D855F51" w:rsidR="00D70405" w:rsidRPr="000B1F0C" w:rsidRDefault="00D70405" w:rsidP="00D70405">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B1F0C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Igényelt, többlet rendelkezésre álló teljesítménye</w:t>
+            </w:r>
+            <w:r w:rsidR="00CD24E1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00AE182D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>meglévő+többlet</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00AE182D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000B1F0C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3248" w:type="dxa"/>
+            <w:gridSpan w:val="16"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="13633C59" w14:textId="77777777" w:rsidR="00D70405" w:rsidRPr="000B1F0C" w:rsidRDefault="00D70405" w:rsidP="00D70405">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4253"/>
+                <w:tab w:val="left" w:pos="5529"/>
+                <w:tab w:val="left" w:pos="6946"/>
+                <w:tab w:val="left" w:pos="7655"/>
+                <w:tab w:val="left" w:pos="8080"/>
+                <w:tab w:val="left" w:pos="9214"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="57" w:right="57"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B1F0C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>betáplálásra:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6F4A1DA7" w14:textId="610ED548" w:rsidR="00D70405" w:rsidRPr="000B1F0C" w:rsidRDefault="00D70405" w:rsidP="00D70405">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4253"/>
+                <w:tab w:val="left" w:pos="5529"/>
+                <w:tab w:val="left" w:pos="6946"/>
+                <w:tab w:val="left" w:pos="7655"/>
+                <w:tab w:val="left" w:pos="8080"/>
+                <w:tab w:val="left" w:pos="9214"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="57" w:right="57"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000B1F0C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>kVA</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3400" w:type="dxa"/>
+            <w:gridSpan w:val="14"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="74151A3F" w14:textId="77777777" w:rsidR="00D70405" w:rsidRPr="000B1F0C" w:rsidRDefault="00D70405" w:rsidP="00D70405">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4253"/>
+                <w:tab w:val="left" w:pos="5529"/>
+                <w:tab w:val="left" w:pos="6946"/>
+                <w:tab w:val="left" w:pos="7655"/>
+                <w:tab w:val="left" w:pos="8080"/>
+                <w:tab w:val="left" w:pos="9214"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="57" w:right="57"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B1F0C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>vételezésre:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="09608B61" w14:textId="689CD3F4" w:rsidR="00D70405" w:rsidRPr="000B1F0C" w:rsidRDefault="00D70405" w:rsidP="00D70405">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4253"/>
+                <w:tab w:val="left" w:pos="5529"/>
+                <w:tab w:val="left" w:pos="6946"/>
+                <w:tab w:val="left" w:pos="7655"/>
+                <w:tab w:val="left" w:pos="8080"/>
+                <w:tab w:val="left" w:pos="9214"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="57" w:right="57"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000B1F0C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>kVA</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F42B50" w:rsidRPr="003B0781" w14:paraId="16075255" w14:textId="77777777" w:rsidTr="00F42B50">
+        <w:trPr>
+          <w:trHeight w:val="409"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="pct5" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="17405133" w14:textId="54F97D68" w:rsidR="00F42B50" w:rsidRPr="000B1F0C" w:rsidRDefault="00F42B50" w:rsidP="00F42B50">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Vételezési ellátás módja:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3248" w:type="dxa"/>
+            <w:gridSpan w:val="16"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1977E154" w14:textId="411BEC55" w:rsidR="00F42B50" w:rsidRPr="000B1F0C" w:rsidRDefault="00F42B50" w:rsidP="00F42B50">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4253"/>
+                <w:tab w:val="left" w:pos="5529"/>
+                <w:tab w:val="left" w:pos="6946"/>
+                <w:tab w:val="left" w:pos="7655"/>
+                <w:tab w:val="left" w:pos="8080"/>
+                <w:tab w:val="left" w:pos="9214"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="57" w:right="57"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Garantált vételezés </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000B1F0C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val=""/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                    <w:checked w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="000B1F0C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="000B1F0C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="000B1F0C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="000B1F0C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3400" w:type="dxa"/>
+            <w:gridSpan w:val="14"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="270C1827" w14:textId="71C47E18" w:rsidR="00F42B50" w:rsidRPr="000B1F0C" w:rsidRDefault="00F42B50" w:rsidP="00F42B50">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4253"/>
+                <w:tab w:val="left" w:pos="5529"/>
+                <w:tab w:val="left" w:pos="6946"/>
+                <w:tab w:val="left" w:pos="7655"/>
+                <w:tab w:val="left" w:pos="8080"/>
+                <w:tab w:val="left" w:pos="9214"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="57" w:right="57"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rugalmas vételezés </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000B1F0C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val=""/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                    <w:checked w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="000B1F0C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="000B1F0C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="000B1F0C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="000B1F0C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F42B50" w:rsidRPr="003B0781" w14:paraId="40729C61" w14:textId="77777777" w:rsidTr="00F42B50">
+        <w:trPr>
+          <w:trHeight w:val="409"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="pct5" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="53BB665D" w14:textId="15D78CA1" w:rsidR="00F42B50" w:rsidRDefault="00F42B50" w:rsidP="00F42B50">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Erőmű támogatásban érintettsége:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2215" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F8B76B1" w14:textId="52BD48E2" w:rsidR="00F42B50" w:rsidRDefault="00F42B50" w:rsidP="00F42B50">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4253"/>
+                <w:tab w:val="left" w:pos="5529"/>
+                <w:tab w:val="left" w:pos="6946"/>
+                <w:tab w:val="left" w:pos="7655"/>
+                <w:tab w:val="left" w:pos="8080"/>
+                <w:tab w:val="left" w:pos="9214"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="57" w:right="57"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F42B50">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>KÁT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000B1F0C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val=""/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                    <w:checked w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="000B1F0C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="000B1F0C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="000B1F0C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="000B1F0C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2216" w:type="dxa"/>
+            <w:gridSpan w:val="15"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="24555957" w14:textId="545BD904" w:rsidR="00F42B50" w:rsidRDefault="00F42B50" w:rsidP="00F42B50">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4253"/>
+                <w:tab w:val="left" w:pos="5529"/>
+                <w:tab w:val="left" w:pos="6946"/>
+                <w:tab w:val="left" w:pos="7655"/>
+                <w:tab w:val="left" w:pos="8080"/>
+                <w:tab w:val="left" w:pos="9214"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="57" w:right="57"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F42B50">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>METÁR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000B1F0C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val=""/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                    <w:checked w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="000B1F0C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="000B1F0C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="000B1F0C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="000B1F0C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2217" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="217FD748" w14:textId="5A203047" w:rsidR="00F42B50" w:rsidRDefault="00F42B50" w:rsidP="00F42B50">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4253"/>
+                <w:tab w:val="left" w:pos="5529"/>
+                <w:tab w:val="left" w:pos="6946"/>
+                <w:tab w:val="left" w:pos="7655"/>
+                <w:tab w:val="left" w:pos="8080"/>
+                <w:tab w:val="left" w:pos="9214"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="57" w:right="57"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F42B50">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>METÁROLÓ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000B1F0C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val=""/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                    <w:checked w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="000B1F0C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="000B1F0C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="000B1F0C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="000B1F0C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F42B50" w:rsidRPr="003B0781" w14:paraId="09649913" w14:textId="77777777" w:rsidTr="00F42B50">
+        <w:trPr>
+          <w:trHeight w:val="284"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="pct5" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="785A11F5" w14:textId="34EDF8A3" w:rsidR="00F42B50" w:rsidRPr="000B1F0C" w:rsidRDefault="00F42B50" w:rsidP="00F42B50">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NAF/KÖF </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000B1F0C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Alállomás neve:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6648" w:type="dxa"/>
+            <w:gridSpan w:val="30"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="326FE302" w14:textId="77777777" w:rsidR="00F42B50" w:rsidRPr="000B1F0C" w:rsidRDefault="00F42B50" w:rsidP="00F42B50">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4253"/>
+                <w:tab w:val="left" w:pos="5529"/>
+                <w:tab w:val="left" w:pos="6946"/>
+                <w:tab w:val="left" w:pos="7655"/>
+                <w:tab w:val="left" w:pos="8080"/>
+                <w:tab w:val="left" w:pos="9214"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="57" w:right="57"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F42B50" w:rsidRPr="003B0781" w14:paraId="04DDCB58" w14:textId="77777777" w:rsidTr="00F42B50">
+        <w:trPr>
+          <w:trHeight w:val="284"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="pct5" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="73511D1B" w14:textId="7119066D" w:rsidR="00F42B50" w:rsidRPr="000B1F0C" w:rsidRDefault="00F42B50" w:rsidP="00F42B50">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B1F0C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>KÖF vonal (10kV/20kV/35kV) neve:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6648" w:type="dxa"/>
+            <w:gridSpan w:val="30"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="09D67F49" w14:textId="77777777" w:rsidR="00F42B50" w:rsidRPr="000B1F0C" w:rsidRDefault="00F42B50" w:rsidP="00F42B50">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4253"/>
+                <w:tab w:val="left" w:pos="5529"/>
+                <w:tab w:val="left" w:pos="6946"/>
+                <w:tab w:val="left" w:pos="7655"/>
+                <w:tab w:val="left" w:pos="8080"/>
+                <w:tab w:val="left" w:pos="9214"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="57" w:right="57"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F42B50" w:rsidRPr="003B0781" w14:paraId="69708257" w14:textId="77777777" w:rsidTr="00F42B50">
+        <w:trPr>
+          <w:trHeight w:val="284"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="pct5" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BCEAECF" w14:textId="23A235EC" w:rsidR="00F42B50" w:rsidRPr="000B1F0C" w:rsidRDefault="00F42B50" w:rsidP="00F42B50">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B1F0C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Csatlakozási pont (tulajdoni határ)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> megnevezése</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000B1F0C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6648" w:type="dxa"/>
+            <w:gridSpan w:val="30"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="53150BBF" w14:textId="77777777" w:rsidR="00F42B50" w:rsidRPr="000B1F0C" w:rsidRDefault="00F42B50" w:rsidP="00F42B50">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4253"/>
+                <w:tab w:val="left" w:pos="5529"/>
+                <w:tab w:val="left" w:pos="6946"/>
+                <w:tab w:val="left" w:pos="7655"/>
+                <w:tab w:val="left" w:pos="8080"/>
+                <w:tab w:val="left" w:pos="9214"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="57" w:right="57"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F42B50" w:rsidRPr="00837AB3" w14:paraId="4E5E7FAF" w14:textId="77777777" w:rsidTr="00F42B50">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="449"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="pct5" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C452949" w14:textId="77777777" w:rsidR="00F42B50" w:rsidRPr="000B1F0C" w:rsidRDefault="00F42B50" w:rsidP="00F42B50">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4253"/>
+                <w:tab w:val="left" w:pos="5529"/>
+                <w:tab w:val="left" w:pos="6946"/>
+                <w:tab w:val="left" w:pos="7655"/>
+                <w:tab w:val="left" w:pos="8080"/>
+                <w:tab w:val="left" w:pos="9214"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="57" w:right="57"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B1F0C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Csatlakozási pont feszültségszintje:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1745" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="244D9BA8" w14:textId="77777777" w:rsidR="00F42B50" w:rsidRPr="000B1F0C" w:rsidRDefault="00F42B50" w:rsidP="00F42B50">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4253"/>
+                <w:tab w:val="left" w:pos="5529"/>
+                <w:tab w:val="left" w:pos="6946"/>
+                <w:tab w:val="left" w:pos="7655"/>
+                <w:tab w:val="left" w:pos="8080"/>
+                <w:tab w:val="left" w:pos="9214"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="57" w:right="57"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B1F0C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Kisfeszültség</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="511" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5059301B" w14:textId="77777777" w:rsidR="00F42B50" w:rsidRPr="000B1F0C" w:rsidRDefault="00F42B50" w:rsidP="00F42B50">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4253"/>
+                <w:tab w:val="left" w:pos="5529"/>
+                <w:tab w:val="left" w:pos="6946"/>
+                <w:tab w:val="left" w:pos="7655"/>
+                <w:tab w:val="left" w:pos="8080"/>
+                <w:tab w:val="left" w:pos="9214"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="57" w:right="57"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B1F0C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val=""/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                    <w:checked w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="000B1F0C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="000B1F0C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="000B1F0C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="000B1F0C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1761" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="08975EDE" w14:textId="167287B8" w:rsidR="00F42B50" w:rsidRPr="000B1F0C" w:rsidRDefault="00F42B50" w:rsidP="00AE182D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4253"/>
+                <w:tab w:val="left" w:pos="5529"/>
+                <w:tab w:val="left" w:pos="6946"/>
+                <w:tab w:val="left" w:pos="7655"/>
+                <w:tab w:val="left" w:pos="8080"/>
+                <w:tab w:val="left" w:pos="9214"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="57" w:right="57"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B1F0C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Középfeszültség </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="365" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="321F2312" w14:textId="42CD6B9F" w:rsidR="00F42B50" w:rsidRPr="000B1F0C" w:rsidRDefault="00AE182D" w:rsidP="00AE182D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4253"/>
+                <w:tab w:val="left" w:pos="5529"/>
+                <w:tab w:val="left" w:pos="6946"/>
+                <w:tab w:val="left" w:pos="7655"/>
+                <w:tab w:val="left" w:pos="8080"/>
+                <w:tab w:val="left" w:pos="9214"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:right="57"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B1F0C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val=""/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                    <w:checked w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="000B1F0C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="000B1F0C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="000B1F0C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="000B1F0C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1769" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F913AC2" w14:textId="77777777" w:rsidR="00F42B50" w:rsidRPr="000B1F0C" w:rsidRDefault="00F42B50" w:rsidP="00F42B50">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4253"/>
+                <w:tab w:val="left" w:pos="5529"/>
+                <w:tab w:val="left" w:pos="6946"/>
+                <w:tab w:val="left" w:pos="7655"/>
+                <w:tab w:val="left" w:pos="8080"/>
+                <w:tab w:val="left" w:pos="9214"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="57" w:right="57"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B1F0C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Nagyfeszültség</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="497" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="318820C9" w14:textId="77777777" w:rsidR="00F42B50" w:rsidRPr="000B1F0C" w:rsidRDefault="00F42B50" w:rsidP="00F42B50">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4253"/>
+                <w:tab w:val="left" w:pos="5529"/>
+                <w:tab w:val="left" w:pos="6946"/>
+                <w:tab w:val="left" w:pos="7655"/>
+                <w:tab w:val="left" w:pos="8080"/>
+                <w:tab w:val="left" w:pos="9214"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="57" w:right="57"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B1F0C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val=""/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                    <w:checked w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="000B1F0C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="000B1F0C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="000B1F0C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="000B1F0C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F42B50" w:rsidRPr="00837AB3" w14:paraId="2174F254" w14:textId="77777777" w:rsidTr="00F42B50">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="284"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="pct5" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1390C31C" w14:textId="77777777" w:rsidR="00F42B50" w:rsidRPr="000B1F0C" w:rsidRDefault="00F42B50" w:rsidP="00F42B50">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4253"/>
+                <w:tab w:val="left" w:pos="5529"/>
+                <w:tab w:val="left" w:pos="6946"/>
+                <w:tab w:val="left" w:pos="7655"/>
+                <w:tab w:val="left" w:pos="8080"/>
+                <w:tab w:val="left" w:pos="9214"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="57" w:right="57"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B1F0C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Csatlakozási pont EOV koordinátája</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A552D0D" w14:textId="77C791FD" w:rsidR="00F42B50" w:rsidRPr="000B1F0C" w:rsidRDefault="00F42B50" w:rsidP="00F42B50">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4253"/>
+                <w:tab w:val="left" w:pos="5529"/>
+                <w:tab w:val="left" w:pos="6946"/>
+                <w:tab w:val="left" w:pos="7655"/>
+                <w:tab w:val="left" w:pos="8080"/>
+                <w:tab w:val="left" w:pos="9214"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="57" w:right="57"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B1F0C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>(e-közműből kiolvasható):</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3316" w:type="dxa"/>
+            <w:gridSpan w:val="18"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="50AE0258" w14:textId="77777777" w:rsidR="00F42B50" w:rsidRPr="000B1F0C" w:rsidRDefault="00F42B50" w:rsidP="00F42B50">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4253"/>
+                <w:tab w:val="left" w:pos="5529"/>
+                <w:tab w:val="left" w:pos="6946"/>
+                <w:tab w:val="left" w:pos="7655"/>
+                <w:tab w:val="left" w:pos="8080"/>
+                <w:tab w:val="left" w:pos="9214"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="57" w:right="57"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B1F0C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Y:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3332" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E9CD3C5" w14:textId="77777777" w:rsidR="00F42B50" w:rsidRPr="000B1F0C" w:rsidRDefault="00F42B50" w:rsidP="00F42B50">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4253"/>
+                <w:tab w:val="left" w:pos="5529"/>
+                <w:tab w:val="left" w:pos="6946"/>
+                <w:tab w:val="left" w:pos="7655"/>
+                <w:tab w:val="left" w:pos="8080"/>
+                <w:tab w:val="left" w:pos="9214"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="57" w:right="57"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B1F0C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>X:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F42B50" w:rsidRPr="00837AB3" w14:paraId="46B955B8" w14:textId="77777777" w:rsidTr="00F42B50">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="284"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="pct5" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E81381D" w14:textId="77777777" w:rsidR="00F42B50" w:rsidRPr="000B1F0C" w:rsidRDefault="00F42B50" w:rsidP="00F42B50">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4253"/>
+                <w:tab w:val="left" w:pos="5529"/>
+                <w:tab w:val="left" w:pos="6946"/>
+                <w:tab w:val="left" w:pos="7655"/>
+                <w:tab w:val="left" w:pos="8080"/>
+                <w:tab w:val="left" w:pos="9214"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="57" w:right="57"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B1F0C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Kiserőmű típusa:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="827" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E5281D5" w14:textId="77777777" w:rsidR="00F42B50" w:rsidRPr="000B1F0C" w:rsidRDefault="00F42B50" w:rsidP="00F42B50">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4253"/>
+                <w:tab w:val="left" w:pos="5529"/>
+                <w:tab w:val="left" w:pos="6946"/>
+                <w:tab w:val="left" w:pos="7655"/>
+                <w:tab w:val="left" w:pos="8080"/>
+                <w:tab w:val="left" w:pos="9214"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="57" w:right="57"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B1F0C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Nap:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="454" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E4BA54B" w14:textId="77777777" w:rsidR="00F42B50" w:rsidRPr="000B1F0C" w:rsidRDefault="00F42B50" w:rsidP="00F42B50">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4253"/>
+                <w:tab w:val="left" w:pos="5529"/>
+                <w:tab w:val="left" w:pos="6946"/>
+                <w:tab w:val="left" w:pos="7655"/>
+                <w:tab w:val="left" w:pos="8080"/>
+                <w:tab w:val="left" w:pos="9214"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="57" w:right="57"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B1F0C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Jelölő1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="000B1F0C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="000B1F0C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="000B1F0C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="000B1F0C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="975" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5710EAB6" w14:textId="77777777" w:rsidR="00F42B50" w:rsidRPr="000B1F0C" w:rsidRDefault="00F42B50" w:rsidP="00F42B50">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4253"/>
+                <w:tab w:val="left" w:pos="5529"/>
+                <w:tab w:val="left" w:pos="6946"/>
+                <w:tab w:val="left" w:pos="7655"/>
+                <w:tab w:val="left" w:pos="8080"/>
+                <w:tab w:val="left" w:pos="9214"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="57" w:right="57"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B1F0C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Szél:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F09385C" w14:textId="77777777" w:rsidR="00F42B50" w:rsidRPr="000B1F0C" w:rsidRDefault="00F42B50" w:rsidP="00F42B50">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4253"/>
+                <w:tab w:val="left" w:pos="5529"/>
+                <w:tab w:val="left" w:pos="6946"/>
+                <w:tab w:val="left" w:pos="7655"/>
+                <w:tab w:val="left" w:pos="8080"/>
+                <w:tab w:val="left" w:pos="9214"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="57" w:right="57"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B1F0C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Jelölő1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="000B1F0C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="000B1F0C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="000B1F0C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="000B1F0C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="758" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FC3FF01" w14:textId="77777777" w:rsidR="00F42B50" w:rsidRPr="000B1F0C" w:rsidRDefault="00F42B50" w:rsidP="00F42B50">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4253"/>
+                <w:tab w:val="left" w:pos="5529"/>
+                <w:tab w:val="left" w:pos="6946"/>
+                <w:tab w:val="left" w:pos="7655"/>
+                <w:tab w:val="left" w:pos="8080"/>
+                <w:tab w:val="left" w:pos="9214"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="57" w:right="57"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B1F0C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Biogáz</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="454" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D1AC48B" w14:textId="77777777" w:rsidR="00F42B50" w:rsidRPr="000B1F0C" w:rsidRDefault="00F42B50" w:rsidP="00F42B50">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4253"/>
+                <w:tab w:val="left" w:pos="5529"/>
+                <w:tab w:val="left" w:pos="6946"/>
+                <w:tab w:val="left" w:pos="7655"/>
+                <w:tab w:val="left" w:pos="8080"/>
+                <w:tab w:val="left" w:pos="9214"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="57" w:right="57"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B1F0C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Jelölő1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="000B1F0C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="000B1F0C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="000B1F0C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="000B1F0C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2258" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="06F2FA04" w14:textId="2CDEB9D2" w:rsidR="00F42B50" w:rsidRPr="000B1F0C" w:rsidRDefault="00F42B50" w:rsidP="00F42B50">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4253"/>
+                <w:tab w:val="left" w:pos="5529"/>
+                <w:tab w:val="left" w:pos="6946"/>
+                <w:tab w:val="left" w:pos="7655"/>
+                <w:tab w:val="left" w:pos="8080"/>
+                <w:tab w:val="left" w:pos="9214"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="57" w:right="57"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B1F0C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Egyéb: ……………………</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="497" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="326E2620" w14:textId="77777777" w:rsidR="00F42B50" w:rsidRPr="000B1F0C" w:rsidRDefault="00F42B50" w:rsidP="00F42B50">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4253"/>
+                <w:tab w:val="left" w:pos="5529"/>
+                <w:tab w:val="left" w:pos="6946"/>
+                <w:tab w:val="left" w:pos="7655"/>
+                <w:tab w:val="left" w:pos="8080"/>
+                <w:tab w:val="left" w:pos="9214"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="57" w:right="57"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B1F0C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Jelölő1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="000B1F0C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="000B1F0C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="000B1F0C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="000B1F0C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F42B50" w:rsidRPr="00837AB3" w14:paraId="3365018C" w14:textId="77777777" w:rsidTr="00F42B50">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="410"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="pct5" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F1A413E" w14:textId="54ADB760" w:rsidR="00F42B50" w:rsidRPr="000B1F0C" w:rsidRDefault="00F42B50" w:rsidP="00F42B50">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4253"/>
+                <w:tab w:val="left" w:pos="5529"/>
+                <w:tab w:val="left" w:pos="6946"/>
+                <w:tab w:val="left" w:pos="7655"/>
+                <w:tab w:val="left" w:pos="8080"/>
+                <w:tab w:val="left" w:pos="9214"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="57" w:right="57"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B1F0C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kiserőmű </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000B1F0C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>összesített</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> AC oldali</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000B1F0C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> beépített</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000B1F0C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> teljesítménye:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6648" w:type="dxa"/>
+            <w:gridSpan w:val="30"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="413D5449" w14:textId="2B549D2E" w:rsidR="00F42B50" w:rsidRPr="000B1F0C" w:rsidRDefault="00F42B50" w:rsidP="00F42B50">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B1F0C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="73237C50" w14:textId="68D74956" w:rsidR="00F42B50" w:rsidRPr="000B1F0C" w:rsidRDefault="00F42B50" w:rsidP="00F42B50">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4253"/>
+                <w:tab w:val="left" w:pos="5529"/>
+                <w:tab w:val="left" w:pos="6946"/>
+                <w:tab w:val="left" w:pos="7655"/>
+                <w:tab w:val="left" w:pos="8080"/>
+                <w:tab w:val="left" w:pos="9214"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="57" w:right="57"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000B1F0C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>kVA</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F42B50" w:rsidRPr="00837AB3" w14:paraId="08F82AF8" w14:textId="77777777" w:rsidTr="00F42B50">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="284"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="pct5" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="059B401C" w14:textId="0DBC029B" w:rsidR="00F42B50" w:rsidRPr="000B1F0C" w:rsidRDefault="00F42B50" w:rsidP="00F42B50">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4253"/>
+                <w:tab w:val="left" w:pos="5529"/>
+                <w:tab w:val="left" w:pos="6946"/>
+                <w:tab w:val="left" w:pos="7655"/>
+                <w:tab w:val="left" w:pos="8080"/>
+                <w:tab w:val="left" w:pos="9214"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="57" w:right="57"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B1F0C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kiserőmű </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000B1F0C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>technológiánkkénti</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="000B1F0C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AC </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000B1F0C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>villamos teljesítménye (inverter, konverter gázmotor, generátor)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1640" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B71592C" w14:textId="77777777" w:rsidR="00F42B50" w:rsidRPr="000B1F0C" w:rsidRDefault="00F42B50" w:rsidP="00F42B50">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4253"/>
+                <w:tab w:val="left" w:pos="5529"/>
+                <w:tab w:val="left" w:pos="6946"/>
+                <w:tab w:val="left" w:pos="7655"/>
+                <w:tab w:val="left" w:pos="8080"/>
+                <w:tab w:val="left" w:pos="9214"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:right="57"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B1F0C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Inverter:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2FF72D84" w14:textId="6676BD3B" w:rsidR="00F42B50" w:rsidRPr="000B1F0C" w:rsidRDefault="00F42B50" w:rsidP="00F42B50">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000B1F0C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>kVA</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1664" w:type="dxa"/>
+            <w:gridSpan w:val="10"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C9B2F7C" w14:textId="31818A09" w:rsidR="00F42B50" w:rsidRPr="000B1F0C" w:rsidRDefault="00F42B50" w:rsidP="00F42B50">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B1F0C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Konverter (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>PCS</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000B1F0C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>):</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3899F566" w14:textId="38796989" w:rsidR="00F42B50" w:rsidRPr="000B1F0C" w:rsidRDefault="00F42B50" w:rsidP="00F42B50">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4253"/>
+                <w:tab w:val="left" w:pos="5529"/>
+                <w:tab w:val="left" w:pos="6946"/>
+                <w:tab w:val="left" w:pos="7655"/>
+                <w:tab w:val="left" w:pos="8080"/>
+                <w:tab w:val="left" w:pos="9214"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:right="57"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000B1F0C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>kVA</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1669" w:type="dxa"/>
+            <w:gridSpan w:val="11"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="524EA32D" w14:textId="3B1F993B" w:rsidR="00F42B50" w:rsidRPr="000B1F0C" w:rsidRDefault="00F42B50" w:rsidP="00F42B50">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B1F0C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Gázmotor:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="056818BC" w14:textId="2DD6DC4D" w:rsidR="00F42B50" w:rsidRPr="000B1F0C" w:rsidRDefault="00F42B50" w:rsidP="00F42B50">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000B1F0C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>kVA</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1675" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="66D0084E" w14:textId="4126A0E3" w:rsidR="00F42B50" w:rsidRPr="000B1F0C" w:rsidRDefault="00F42B50" w:rsidP="00F42B50">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4253"/>
+                <w:tab w:val="left" w:pos="5529"/>
+                <w:tab w:val="left" w:pos="6946"/>
+                <w:tab w:val="left" w:pos="7655"/>
+                <w:tab w:val="left" w:pos="8080"/>
+                <w:tab w:val="left" w:pos="9214"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="57" w:right="57"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="000B1F0C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Egyéb:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>…</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>…………</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="05898D23" w14:textId="05FBBAF7" w:rsidR="00F42B50" w:rsidRPr="000B1F0C" w:rsidRDefault="00F42B50" w:rsidP="00F42B50">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4253"/>
+                <w:tab w:val="left" w:pos="5529"/>
+                <w:tab w:val="left" w:pos="6946"/>
+                <w:tab w:val="left" w:pos="7655"/>
+                <w:tab w:val="left" w:pos="8080"/>
+                <w:tab w:val="left" w:pos="9214"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="57" w:right="57"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000B1F0C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>kVA</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00485724" w:rsidRPr="00837AB3" w14:paraId="167EC7FC" w14:textId="77777777" w:rsidTr="00F42B50">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="284"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="pct5" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="21413729" w14:textId="282489F0" w:rsidR="00485724" w:rsidRPr="000B1F0C" w:rsidRDefault="00485724" w:rsidP="00485724">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4253"/>
+                <w:tab w:val="left" w:pos="5529"/>
+                <w:tab w:val="left" w:pos="6946"/>
+                <w:tab w:val="left" w:pos="7655"/>
+                <w:tab w:val="left" w:pos="8080"/>
+                <w:tab w:val="left" w:pos="9214"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="57" w:right="57"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>A tároló csatlakoztatása:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1640" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DEDE667" w14:textId="641C02B8" w:rsidR="00485724" w:rsidRPr="000B1F0C" w:rsidRDefault="00485724" w:rsidP="00485724">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4253"/>
+                <w:tab w:val="left" w:pos="5529"/>
+                <w:tab w:val="left" w:pos="6946"/>
+                <w:tab w:val="left" w:pos="7655"/>
+                <w:tab w:val="left" w:pos="8080"/>
+                <w:tab w:val="left" w:pos="9214"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:right="57"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>AC csatolt</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000B1F0C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1664" w:type="dxa"/>
+            <w:gridSpan w:val="10"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AACD457" w14:textId="3B80593E" w:rsidR="00485724" w:rsidRPr="000B1F0C" w:rsidRDefault="00485724" w:rsidP="00485724">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B1F0C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Jelölő1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="000B1F0C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="000B1F0C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="000B1F0C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="000B1F0C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1669" w:type="dxa"/>
+            <w:gridSpan w:val="11"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="235AB5B2" w14:textId="3C0CFE48" w:rsidR="00485724" w:rsidRPr="000B1F0C" w:rsidRDefault="00485724" w:rsidP="00485724">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>DC csatolt</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000B1F0C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1675" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="69F927F5" w14:textId="1599809A" w:rsidR="00485724" w:rsidRPr="000B1F0C" w:rsidRDefault="00485724" w:rsidP="00485724">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4253"/>
+                <w:tab w:val="left" w:pos="5529"/>
+                <w:tab w:val="left" w:pos="6946"/>
+                <w:tab w:val="left" w:pos="7655"/>
+                <w:tab w:val="left" w:pos="8080"/>
+                <w:tab w:val="left" w:pos="9214"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="57" w:right="57"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B1F0C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Jelölő1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="000B1F0C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="000B1F0C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="000B1F0C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="000B1F0C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00485724" w:rsidRPr="003B0781" w14:paraId="5370F5E9" w14:textId="77777777" w:rsidTr="00F42B50">
+        <w:trPr>
+          <w:trHeight w:val="284"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6154" w:type="dxa"/>
+            <w:gridSpan w:val="16"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="pct5" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="11C758E8" w14:textId="77777777" w:rsidR="00485724" w:rsidRPr="000B1F0C" w:rsidRDefault="00485724" w:rsidP="00485724">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2175"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B1F0C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>A méretlen termelői vezetéken fellépő veszteség korrekciós tényező értéke</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3617" w:type="dxa"/>
+            <w:gridSpan w:val="15"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="27AA8304" w14:textId="77777777" w:rsidR="00485724" w:rsidRPr="000B1F0C" w:rsidRDefault="00485724" w:rsidP="00485724">
+            <w:pPr>
+              <w:pStyle w:val="lfej"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4536"/>
+                <w:tab w:val="clear" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B1F0C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00485724" w:rsidRPr="00837AB3" w14:paraId="4628CFEA" w14:textId="77777777" w:rsidTr="00F42B50">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="284"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4094" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="pct5" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F96D419" w14:textId="77777777" w:rsidR="00485724" w:rsidRPr="000B1F0C" w:rsidRDefault="00485724" w:rsidP="00485724">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4253"/>
+                <w:tab w:val="left" w:pos="5529"/>
+                <w:tab w:val="left" w:pos="6946"/>
+                <w:tab w:val="left" w:pos="7655"/>
+                <w:tab w:val="left" w:pos="8080"/>
+                <w:tab w:val="left" w:pos="9214"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="57" w:right="57"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B1F0C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2016/631 számú EU rendelet szerinti kategória:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5677" w:type="dxa"/>
+            <w:gridSpan w:val="25"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="48537E80" w14:textId="77777777" w:rsidR="00485724" w:rsidRPr="000B1F0C" w:rsidRDefault="00485724" w:rsidP="00485724">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4253"/>
+                <w:tab w:val="left" w:pos="5529"/>
+                <w:tab w:val="left" w:pos="6946"/>
+                <w:tab w:val="left" w:pos="7655"/>
+                <w:tab w:val="left" w:pos="8080"/>
+                <w:tab w:val="left" w:pos="9214"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="57" w:right="57"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00485724" w:rsidRPr="003B0781" w14:paraId="0124CF90" w14:textId="77777777" w:rsidTr="00F42B50">
+        <w:trPr>
+          <w:trHeight w:val="284"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="pct5" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="26BD0E90" w14:textId="77777777" w:rsidR="00485724" w:rsidRPr="000B1F0C" w:rsidRDefault="00485724" w:rsidP="00485724">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2175"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B1F0C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Csatlakozási terv készítője, név:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6648" w:type="dxa"/>
+            <w:gridSpan w:val="30"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DE479E3" w14:textId="77777777" w:rsidR="00485724" w:rsidRPr="000B1F0C" w:rsidRDefault="00485724" w:rsidP="00485724">
+            <w:pPr>
+              <w:pStyle w:val="lfej"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4536"/>
+                <w:tab w:val="clear" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00485724" w:rsidRPr="003B0781" w14:paraId="18C812A5" w14:textId="77777777" w:rsidTr="00F42B50">
+        <w:trPr>
+          <w:trHeight w:val="284"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="pct5" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C3B6F79" w14:textId="77777777" w:rsidR="00485724" w:rsidRPr="000B1F0C" w:rsidRDefault="00485724" w:rsidP="00485724">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B1F0C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Csatlakozási terv készítője címe:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="754" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="pct5" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F305C96" w14:textId="77777777" w:rsidR="00485724" w:rsidRPr="000B1F0C" w:rsidRDefault="00485724" w:rsidP="00485724">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B1F0C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Ir.sz:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1211" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D5CAD99" w14:textId="77777777" w:rsidR="00485724" w:rsidRPr="000B1F0C" w:rsidRDefault="00485724" w:rsidP="00485724">
+            <w:pPr>
+              <w:pStyle w:val="lfej"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4536"/>
+                <w:tab w:val="clear" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1505" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="pct5" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="777CAEE1" w14:textId="77777777" w:rsidR="00485724" w:rsidRPr="000B1F0C" w:rsidRDefault="00485724" w:rsidP="00485724">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B1F0C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Város:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3178" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="054DE7F3" w14:textId="77777777" w:rsidR="00485724" w:rsidRPr="000B1F0C" w:rsidRDefault="00485724" w:rsidP="00485724">
+            <w:pPr>
+              <w:pStyle w:val="lfej"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4536"/>
+                <w:tab w:val="clear" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00485724" w:rsidRPr="003B0781" w14:paraId="0F588A23" w14:textId="77777777" w:rsidTr="00F42B50">
+        <w:trPr>
+          <w:trHeight w:val="284"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="pct5" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E8014B7" w14:textId="77777777" w:rsidR="00485724" w:rsidRPr="000B1F0C" w:rsidRDefault="00485724" w:rsidP="00485724">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B1F0C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Utca, házszám, emelet, ajtó:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6648" w:type="dxa"/>
+            <w:gridSpan w:val="30"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="22A782FB" w14:textId="77777777" w:rsidR="00485724" w:rsidRPr="000B1F0C" w:rsidRDefault="00485724" w:rsidP="00485724">
+            <w:pPr>
+              <w:pStyle w:val="lfej"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4536"/>
+                <w:tab w:val="clear" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00485724" w:rsidRPr="003B0781" w14:paraId="6D70C77B" w14:textId="77777777" w:rsidTr="00F42B50">
+        <w:trPr>
+          <w:trHeight w:val="284"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="pct5" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="52B827F9" w14:textId="77777777" w:rsidR="00485724" w:rsidRPr="000B1F0C" w:rsidRDefault="00485724" w:rsidP="00485724">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B1F0C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Tervezési jogosultság száma:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6648" w:type="dxa"/>
+            <w:gridSpan w:val="30"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DE24B54" w14:textId="77777777" w:rsidR="00485724" w:rsidRPr="000B1F0C" w:rsidRDefault="00485724" w:rsidP="00485724">
+            <w:pPr>
+              <w:pStyle w:val="lfej"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4536"/>
+                <w:tab w:val="clear" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00485724" w:rsidRPr="003B0781" w14:paraId="54DC6FB2" w14:textId="77777777" w:rsidTr="00F42B50">
+        <w:trPr>
+          <w:trHeight w:val="284"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="pct5" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AA19E2A" w14:textId="77777777" w:rsidR="00485724" w:rsidRPr="000B1F0C" w:rsidRDefault="00485724" w:rsidP="00485724">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B1F0C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Telefonszám:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1973" w:type="dxa"/>
+            <w:gridSpan w:val="11"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="453D7B10" w14:textId="77777777" w:rsidR="00485724" w:rsidRPr="000B1F0C" w:rsidRDefault="00485724" w:rsidP="00485724">
+            <w:pPr>
+              <w:pStyle w:val="lfej"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4536"/>
+                <w:tab w:val="clear" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1778" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="pct5" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="62A6EB6E" w14:textId="77777777" w:rsidR="00485724" w:rsidRPr="000B1F0C" w:rsidRDefault="00485724" w:rsidP="00485724">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B1F0C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>E–mail:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2897" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="38A2B3E7" w14:textId="77777777" w:rsidR="00485724" w:rsidRPr="000B1F0C" w:rsidRDefault="00485724" w:rsidP="00485724">
+            <w:pPr>
+              <w:pStyle w:val="lfej"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4536"/>
+                <w:tab w:val="clear" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00485724" w:rsidRPr="003B0781" w14:paraId="3C7E4CA2" w14:textId="77777777" w:rsidTr="00F42B50">
+        <w:trPr>
+          <w:trHeight w:val="284"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="pct5" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="27B5E425" w14:textId="77777777" w:rsidR="00485724" w:rsidRPr="000B1F0C" w:rsidRDefault="00485724" w:rsidP="00485724">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2175"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000B1F0C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Cst</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="000B1F0C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> felülvizsgálati díj fizető neve</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6648" w:type="dxa"/>
+            <w:gridSpan w:val="30"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="07FE292D" w14:textId="77777777" w:rsidR="00485724" w:rsidRPr="000B1F0C" w:rsidRDefault="00485724" w:rsidP="00485724">
+            <w:pPr>
+              <w:pStyle w:val="lfej"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4536"/>
+                <w:tab w:val="clear" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00485724" w:rsidRPr="003B0781" w14:paraId="1750BDB8" w14:textId="77777777" w:rsidTr="00F42B50">
+        <w:trPr>
+          <w:trHeight w:val="284"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="pct5" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="544EBFE9" w14:textId="77777777" w:rsidR="00485724" w:rsidRPr="000B1F0C" w:rsidRDefault="00485724" w:rsidP="00485724">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000B1F0C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Cst</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="000B1F0C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> felülvizsgálati díj fizető címe</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="754" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="pct5" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C253E69" w14:textId="77777777" w:rsidR="00485724" w:rsidRPr="000B1F0C" w:rsidRDefault="00485724" w:rsidP="00485724">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B1F0C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Ir.sz:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1211" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BD82A25" w14:textId="77777777" w:rsidR="00485724" w:rsidRPr="000B1F0C" w:rsidRDefault="00485724" w:rsidP="00485724">
+            <w:pPr>
+              <w:pStyle w:val="lfej"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4536"/>
+                <w:tab w:val="clear" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1505" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="pct5" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5ED5ABC6" w14:textId="77777777" w:rsidR="00485724" w:rsidRPr="000B1F0C" w:rsidRDefault="00485724" w:rsidP="00485724">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B1F0C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Város:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3178" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="462BBF25" w14:textId="77777777" w:rsidR="00485724" w:rsidRPr="000B1F0C" w:rsidRDefault="00485724" w:rsidP="00485724">
+            <w:pPr>
+              <w:pStyle w:val="lfej"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4536"/>
+                <w:tab w:val="clear" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00485724" w:rsidRPr="003B0781" w14:paraId="0989386C" w14:textId="77777777" w:rsidTr="00F42B50">
+        <w:trPr>
+          <w:trHeight w:val="284"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="pct5" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F8AF611" w14:textId="77777777" w:rsidR="00485724" w:rsidRPr="000B1F0C" w:rsidRDefault="00485724" w:rsidP="00485724">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B1F0C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Utca, házszám, emelet, ajtó:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6648" w:type="dxa"/>
+            <w:gridSpan w:val="30"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="610EA2D2" w14:textId="77777777" w:rsidR="00485724" w:rsidRPr="000B1F0C" w:rsidRDefault="00485724" w:rsidP="00485724">
+            <w:pPr>
+              <w:pStyle w:val="lfej"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4536"/>
+                <w:tab w:val="clear" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00485724" w:rsidRPr="003B0781" w14:paraId="1CF9521B" w14:textId="77777777" w:rsidTr="00F42B50">
+        <w:trPr>
+          <w:trHeight w:val="284"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="pct5" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="70462A73" w14:textId="77777777" w:rsidR="00485724" w:rsidRPr="000B1F0C" w:rsidRDefault="00485724" w:rsidP="00485724">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B1F0C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Anyja neve/cégjegyzékszám:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1973" w:type="dxa"/>
+            <w:gridSpan w:val="11"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4ED765DA" w14:textId="77777777" w:rsidR="00485724" w:rsidRPr="000B1F0C" w:rsidRDefault="00485724" w:rsidP="00485724">
+            <w:pPr>
+              <w:pStyle w:val="lfej"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4536"/>
+                <w:tab w:val="clear" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1778" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="pct5" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="386B4193" w14:textId="77777777" w:rsidR="00485724" w:rsidRPr="000B1F0C" w:rsidRDefault="00485724" w:rsidP="00485724">
+            <w:pPr>
+              <w:pStyle w:val="Aalr1"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="6804"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B1F0C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Születési ideje:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2897" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="05BF7507" w14:textId="77777777" w:rsidR="00485724" w:rsidRPr="000B1F0C" w:rsidRDefault="00485724" w:rsidP="00485724">
+            <w:pPr>
+              <w:pStyle w:val="lfej"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4536"/>
+                <w:tab w:val="clear" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00485724" w:rsidRPr="003B0781" w14:paraId="2D56694E" w14:textId="77777777" w:rsidTr="00F42B50">
+        <w:trPr>
+          <w:trHeight w:val="284"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="pct5" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="23CF9101" w14:textId="77777777" w:rsidR="00485724" w:rsidRPr="000B1F0C" w:rsidRDefault="00485724" w:rsidP="00485724">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B1F0C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Születési helye/ adószáma:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1973" w:type="dxa"/>
+            <w:gridSpan w:val="11"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CFA99DE" w14:textId="77777777" w:rsidR="00485724" w:rsidRPr="000B1F0C" w:rsidRDefault="00485724" w:rsidP="00485724">
+            <w:pPr>
+              <w:pStyle w:val="lfej"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4536"/>
+                <w:tab w:val="clear" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1778" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="pct5" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="64EDD6ED" w14:textId="77777777" w:rsidR="00485724" w:rsidRPr="000B1F0C" w:rsidRDefault="00485724" w:rsidP="00485724">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B1F0C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Kapcsolattartó:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2897" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="135B36EA" w14:textId="77777777" w:rsidR="00485724" w:rsidRPr="000B1F0C" w:rsidRDefault="00485724" w:rsidP="00485724">
+            <w:pPr>
+              <w:pStyle w:val="lfej"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4536"/>
+                <w:tab w:val="clear" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00485724" w:rsidRPr="003B0781" w14:paraId="6F49FA49" w14:textId="77777777" w:rsidTr="00F42B50">
+        <w:trPr>
+          <w:trHeight w:val="284"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="pct5" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="671294F3" w14:textId="77777777" w:rsidR="00485724" w:rsidRPr="00F35CD5" w:rsidRDefault="00485724" w:rsidP="00485724">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F35CD5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Telefonszám:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1973" w:type="dxa"/>
+            <w:gridSpan w:val="11"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EE91048" w14:textId="77777777" w:rsidR="00485724" w:rsidRPr="00F35CD5" w:rsidRDefault="00485724" w:rsidP="00485724">
+            <w:pPr>
+              <w:pStyle w:val="lfej"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4536"/>
+                <w:tab w:val="clear" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1778" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="pct5" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E228A79" w14:textId="77777777" w:rsidR="00485724" w:rsidRPr="00F35CD5" w:rsidRDefault="00485724" w:rsidP="00485724">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F35CD5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>E–mail:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2897" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E272882" w14:textId="77777777" w:rsidR="00485724" w:rsidRPr="00F35CD5" w:rsidRDefault="00485724" w:rsidP="00485724">
+            <w:pPr>
+              <w:pStyle w:val="lfej"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4536"/>
+                <w:tab w:val="clear" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00485724" w:rsidRPr="003B0781" w14:paraId="2CE24DC6" w14:textId="77777777" w:rsidTr="00F42B50">
+        <w:trPr>
+          <w:trHeight w:val="284"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="pct5" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0413B47D" w14:textId="77777777" w:rsidR="00485724" w:rsidRPr="00F35CD5" w:rsidRDefault="00485724" w:rsidP="00485724">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F35CD5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Számlázási cím:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6648" w:type="dxa"/>
+            <w:gridSpan w:val="30"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="02FFDD88" w14:textId="77777777" w:rsidR="00485724" w:rsidRPr="00F35CD5" w:rsidRDefault="00485724" w:rsidP="00485724">
+            <w:pPr>
+              <w:pStyle w:val="lfej"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4536"/>
+                <w:tab w:val="clear" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="0B5B45D5" w14:textId="16F73D6B" w:rsidR="00FC61B3" w:rsidRDefault="00FC61B3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4792BDB8" w14:textId="77777777" w:rsidR="00F35CD5" w:rsidRDefault="00F35CD5" w:rsidP="00BA4486">
+      <w:pPr>
+        <w:spacing w:before="60" w:after="60"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="638509CE" w14:textId="36CB4413" w:rsidR="00B72A58" w:rsidRPr="006701F0" w:rsidRDefault="00B72A58" w:rsidP="00B72A58">
+      <w:pPr>
+        <w:pStyle w:val="Cmsor1"/>
+        <w:keepNext w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:after="120"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-        </w:pict>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>KOMPENZÁLÁS</w:t>
       </w:r>
+      <w:r w:rsidRPr="006701F0">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> adatok</w:t>
+      </w:r>
+      <w:r w:rsidR="004872CA">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ha szükséges)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01D610C9" w14:textId="77777777" w:rsidR="00B72A58" w:rsidRDefault="00B72A58" w:rsidP="00BA4486">
+      <w:pPr>
+        <w:spacing w:before="60" w:after="60"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9771" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3256"/>
+        <w:gridCol w:w="1134"/>
+        <w:gridCol w:w="1417"/>
+        <w:gridCol w:w="2977"/>
+        <w:gridCol w:w="987"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00B72A58" w:rsidRPr="001E670B" w14:paraId="7322020A" w14:textId="77777777" w:rsidTr="00177D8B">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="284"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3256" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="pct5" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C4EA68B" w14:textId="77777777" w:rsidR="00B72A58" w:rsidRPr="001E670B" w:rsidRDefault="00B72A58" w:rsidP="00552FE0">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4253"/>
+                <w:tab w:val="left" w:pos="5529"/>
+                <w:tab w:val="left" w:pos="6946"/>
+                <w:tab w:val="left" w:pos="7655"/>
+                <w:tab w:val="left" w:pos="8080"/>
+                <w:tab w:val="left" w:pos="9214"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="57" w:right="57"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>L</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B72A58">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>étesülő közcélú hálózat hossz/kompenzálási igény</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B72A58">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (erőművenként)</w:t>
+            </w:r>
+            <w:r w:rsidR="00177D8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4057ECD4" w14:textId="77777777" w:rsidR="00B72A58" w:rsidRPr="001E670B" w:rsidRDefault="00B72A58" w:rsidP="00B72A58">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4253"/>
+                <w:tab w:val="left" w:pos="5529"/>
+                <w:tab w:val="left" w:pos="6946"/>
+                <w:tab w:val="left" w:pos="7655"/>
+                <w:tab w:val="left" w:pos="8080"/>
+                <w:tab w:val="left" w:pos="9214"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="57" w:right="57"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Földkábel:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="082552AF" w14:textId="77777777" w:rsidR="00B72A58" w:rsidRPr="001E670B" w:rsidRDefault="00B72A58" w:rsidP="00552FE0">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4253"/>
+                <w:tab w:val="left" w:pos="5529"/>
+                <w:tab w:val="left" w:pos="6946"/>
+                <w:tab w:val="left" w:pos="7655"/>
+                <w:tab w:val="left" w:pos="8080"/>
+                <w:tab w:val="left" w:pos="9214"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="57" w:right="57"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>km</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AE1A751" w14:textId="77777777" w:rsidR="00B72A58" w:rsidRPr="001E670B" w:rsidRDefault="00B72A58" w:rsidP="00552FE0">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4253"/>
+                <w:tab w:val="left" w:pos="5529"/>
+                <w:tab w:val="left" w:pos="6946"/>
+                <w:tab w:val="left" w:pos="7655"/>
+                <w:tab w:val="left" w:pos="8080"/>
+                <w:tab w:val="left" w:pos="9214"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="57" w:right="57"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Kompenzálási igény (4A/km):</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="987" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DDC9A8D" w14:textId="77777777" w:rsidR="00B72A58" w:rsidRPr="001E670B" w:rsidRDefault="00B72A58" w:rsidP="00552FE0">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4253"/>
+                <w:tab w:val="left" w:pos="5529"/>
+                <w:tab w:val="left" w:pos="6946"/>
+                <w:tab w:val="left" w:pos="7655"/>
+                <w:tab w:val="left" w:pos="8080"/>
+                <w:tab w:val="left" w:pos="9214"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="57" w:right="57"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B72A58">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B72A58" w:rsidRPr="001E670B" w14:paraId="13505900" w14:textId="77777777" w:rsidTr="00177D8B">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="284"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3256" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="pct5" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AB52C45" w14:textId="77777777" w:rsidR="00B72A58" w:rsidRPr="001E670B" w:rsidRDefault="00B72A58" w:rsidP="00552FE0">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4253"/>
+                <w:tab w:val="left" w:pos="5529"/>
+                <w:tab w:val="left" w:pos="6946"/>
+                <w:tab w:val="left" w:pos="7655"/>
+                <w:tab w:val="left" w:pos="8080"/>
+                <w:tab w:val="left" w:pos="9214"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="57" w:right="57"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="13704FFA" w14:textId="77777777" w:rsidR="00B72A58" w:rsidRPr="001E670B" w:rsidRDefault="00B72A58" w:rsidP="00B72A58">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4253"/>
+                <w:tab w:val="left" w:pos="5529"/>
+                <w:tab w:val="left" w:pos="6946"/>
+                <w:tab w:val="left" w:pos="7655"/>
+                <w:tab w:val="left" w:pos="8080"/>
+                <w:tab w:val="left" w:pos="9214"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="57" w:right="57"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Légvezeték:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="56B8D581" w14:textId="77777777" w:rsidR="00B72A58" w:rsidRPr="00B72A58" w:rsidRDefault="00B72A58" w:rsidP="00552FE0">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4253"/>
+                <w:tab w:val="left" w:pos="5529"/>
+                <w:tab w:val="left" w:pos="6946"/>
+                <w:tab w:val="left" w:pos="7655"/>
+                <w:tab w:val="left" w:pos="8080"/>
+                <w:tab w:val="left" w:pos="9214"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="57" w:right="57"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>km</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BE38BBC" w14:textId="77777777" w:rsidR="00B72A58" w:rsidRPr="001E670B" w:rsidRDefault="00B72A58" w:rsidP="00552FE0">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4253"/>
+                <w:tab w:val="left" w:pos="5529"/>
+                <w:tab w:val="left" w:pos="6946"/>
+                <w:tab w:val="left" w:pos="7655"/>
+                <w:tab w:val="left" w:pos="8080"/>
+                <w:tab w:val="left" w:pos="9214"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="57" w:right="57"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Kompenzálási igény (5,5A/100km)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="987" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="337464EB" w14:textId="77777777" w:rsidR="00B72A58" w:rsidRPr="00B72A58" w:rsidRDefault="00B72A58" w:rsidP="00552FE0">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4253"/>
+                <w:tab w:val="left" w:pos="5529"/>
+                <w:tab w:val="left" w:pos="6946"/>
+                <w:tab w:val="left" w:pos="7655"/>
+                <w:tab w:val="left" w:pos="8080"/>
+                <w:tab w:val="left" w:pos="9214"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="57" w:right="57"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B72A58">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FC61B3" w:rsidRPr="001E670B" w14:paraId="1FC07158" w14:textId="77777777" w:rsidTr="00177D8B">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="284"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3256" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="pct5" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C730F5F" w14:textId="77777777" w:rsidR="00FC61B3" w:rsidRPr="001E670B" w:rsidRDefault="00FC61B3" w:rsidP="00FC61B3">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4253"/>
+                <w:tab w:val="left" w:pos="5529"/>
+                <w:tab w:val="left" w:pos="6946"/>
+                <w:tab w:val="left" w:pos="7655"/>
+                <w:tab w:val="left" w:pos="8080"/>
+                <w:tab w:val="left" w:pos="9214"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="57" w:right="57"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>L</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B72A58">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">étesülő </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>termelői vezeték</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B72A58">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> hossz/kompenzálási igény</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B72A58">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (erőművenként)</w:t>
+            </w:r>
+            <w:r w:rsidR="007C5372">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="35217618" w14:textId="77777777" w:rsidR="00FC61B3" w:rsidRPr="001E670B" w:rsidRDefault="00FC61B3" w:rsidP="00FC61B3">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4253"/>
+                <w:tab w:val="left" w:pos="5529"/>
+                <w:tab w:val="left" w:pos="6946"/>
+                <w:tab w:val="left" w:pos="7655"/>
+                <w:tab w:val="left" w:pos="8080"/>
+                <w:tab w:val="left" w:pos="9214"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="57" w:right="57"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Földkábel:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FBC549A" w14:textId="77777777" w:rsidR="00FC61B3" w:rsidRPr="001E670B" w:rsidRDefault="00FC61B3" w:rsidP="00FC61B3">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4253"/>
+                <w:tab w:val="left" w:pos="5529"/>
+                <w:tab w:val="left" w:pos="6946"/>
+                <w:tab w:val="left" w:pos="7655"/>
+                <w:tab w:val="left" w:pos="8080"/>
+                <w:tab w:val="left" w:pos="9214"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="57" w:right="57"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>km</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="570688A3" w14:textId="77777777" w:rsidR="00FC61B3" w:rsidRPr="001E670B" w:rsidRDefault="00FC61B3" w:rsidP="00FC61B3">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4253"/>
+                <w:tab w:val="left" w:pos="5529"/>
+                <w:tab w:val="left" w:pos="6946"/>
+                <w:tab w:val="left" w:pos="7655"/>
+                <w:tab w:val="left" w:pos="8080"/>
+                <w:tab w:val="left" w:pos="9214"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="57" w:right="57"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Kompenzálási igény (4A/km):</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="987" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="30B4B640" w14:textId="77777777" w:rsidR="00FC61B3" w:rsidRPr="001E670B" w:rsidRDefault="00FC61B3" w:rsidP="00FC61B3">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4253"/>
+                <w:tab w:val="left" w:pos="5529"/>
+                <w:tab w:val="left" w:pos="6946"/>
+                <w:tab w:val="left" w:pos="7655"/>
+                <w:tab w:val="left" w:pos="8080"/>
+                <w:tab w:val="left" w:pos="9214"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="57" w:right="57"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B72A58">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FC61B3" w:rsidRPr="001E670B" w14:paraId="05A8B42D" w14:textId="77777777" w:rsidTr="00177D8B">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="284"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3256" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="pct5" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="34C90A5F" w14:textId="77777777" w:rsidR="00FC61B3" w:rsidRPr="001E670B" w:rsidRDefault="00FC61B3" w:rsidP="00FC61B3">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4253"/>
+                <w:tab w:val="left" w:pos="5529"/>
+                <w:tab w:val="left" w:pos="6946"/>
+                <w:tab w:val="left" w:pos="7655"/>
+                <w:tab w:val="left" w:pos="8080"/>
+                <w:tab w:val="left" w:pos="9214"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="57" w:right="57"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F9FAA57" w14:textId="77777777" w:rsidR="00FC61B3" w:rsidRPr="001E670B" w:rsidRDefault="00FC61B3" w:rsidP="00FC61B3">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4253"/>
+                <w:tab w:val="left" w:pos="5529"/>
+                <w:tab w:val="left" w:pos="6946"/>
+                <w:tab w:val="left" w:pos="7655"/>
+                <w:tab w:val="left" w:pos="8080"/>
+                <w:tab w:val="left" w:pos="9214"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="57" w:right="57"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Légvezeték:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B569E8D" w14:textId="77777777" w:rsidR="00FC61B3" w:rsidRPr="00B72A58" w:rsidRDefault="00FC61B3" w:rsidP="00FC61B3">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4253"/>
+                <w:tab w:val="left" w:pos="5529"/>
+                <w:tab w:val="left" w:pos="6946"/>
+                <w:tab w:val="left" w:pos="7655"/>
+                <w:tab w:val="left" w:pos="8080"/>
+                <w:tab w:val="left" w:pos="9214"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="57" w:right="57"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>km</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="550D63FC" w14:textId="77777777" w:rsidR="00FC61B3" w:rsidRPr="001E670B" w:rsidRDefault="00FC61B3" w:rsidP="00FC61B3">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4253"/>
+                <w:tab w:val="left" w:pos="5529"/>
+                <w:tab w:val="left" w:pos="6946"/>
+                <w:tab w:val="left" w:pos="7655"/>
+                <w:tab w:val="left" w:pos="8080"/>
+                <w:tab w:val="left" w:pos="9214"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="57" w:right="57"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Kompenzálási igény (5,5A/100km)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="987" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DC18F70" w14:textId="77777777" w:rsidR="00FC61B3" w:rsidRPr="00B72A58" w:rsidRDefault="00FC61B3" w:rsidP="00FC61B3">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4253"/>
+                <w:tab w:val="left" w:pos="5529"/>
+                <w:tab w:val="left" w:pos="6946"/>
+                <w:tab w:val="left" w:pos="7655"/>
+                <w:tab w:val="left" w:pos="8080"/>
+                <w:tab w:val="left" w:pos="9214"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="57" w:right="57"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B72A58">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="3414D8D2" w14:textId="77777777" w:rsidR="00B72A58" w:rsidRDefault="00B72A58" w:rsidP="00BA4486">
+      <w:pPr>
+        <w:spacing w:before="60" w:after="60"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1ECECC27" w14:textId="77777777" w:rsidR="00177D8B" w:rsidRDefault="00177D8B" w:rsidP="00BA4486">
+      <w:pPr>
+        <w:spacing w:before="60" w:after="60"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-        </w:pict>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">* Több erőművet ellátó hálózatszakasz/termelői vezeték esetén </w:t>
       </w:r>
+      <w:r w:rsidR="007C5372">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>a km értéket darabszámra arányosítva kell megadni.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E7AC22A" w14:textId="77777777" w:rsidR="00177D8B" w:rsidRPr="006701F0" w:rsidRDefault="00177D8B" w:rsidP="00BA4486">
+      <w:pPr>
+        <w:spacing w:before="60" w:after="60"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4677C8D5" w14:textId="2354ACE4" w:rsidR="006911AD" w:rsidRPr="006701F0" w:rsidRDefault="006911AD" w:rsidP="006911AD">
+      <w:pPr>
+        <w:pStyle w:val="Cmsor1"/>
+        <w:keepNext w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:after="120"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006701F0">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>INVERTER</w:t>
+      </w:r>
+      <w:r w:rsidR="00055C28">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB360B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="00055C28">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB360B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>KONVERTER</w:t>
+      </w:r>
+      <w:r w:rsidR="00055C28">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004872CA">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="00055C28">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004872CA">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">AKKUMULÁTOR/ </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB360B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>GÁZMOTOR</w:t>
+      </w:r>
+      <w:r w:rsidR="00055C28">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB360B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="00055C28">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB360B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>GENERÁTOR</w:t>
+      </w:r>
+      <w:r w:rsidR="00055C28">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> / AGGREGÁTOR / LOADBANK </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006701F0">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>adatok</w:t>
+      </w:r>
+      <w:r w:rsidR="00F35CD5">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidR="00177D8B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="70" w:type="dxa"/>
+          <w:right w:w="70" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4855"/>
+        <w:gridCol w:w="666"/>
+        <w:gridCol w:w="1989"/>
+        <w:gridCol w:w="969"/>
+        <w:gridCol w:w="1150"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="006911AD" w:rsidRPr="006701F0" w14:paraId="2574602E" w14:textId="77777777" w:rsidTr="006911AD">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:hRule="exact" w:val="284"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2521" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C606BB7" w14:textId="77777777" w:rsidR="006911AD" w:rsidRPr="006701F0" w:rsidRDefault="006911AD" w:rsidP="006911AD">
+            <w:pPr>
+              <w:pStyle w:val="lfej"/>
+              <w:widowControl w:val="0"/>
+              <w:ind w:right="113"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006701F0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Megnevezése</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2479" w:type="pct"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A11519B" w14:textId="77777777" w:rsidR="006911AD" w:rsidRPr="006701F0" w:rsidRDefault="006911AD" w:rsidP="006911AD">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006911AD" w:rsidRPr="006701F0" w14:paraId="25819834" w14:textId="77777777" w:rsidTr="006911AD">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:hRule="exact" w:val="284"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2521" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C9A9960" w14:textId="77777777" w:rsidR="006911AD" w:rsidRPr="006701F0" w:rsidRDefault="006911AD" w:rsidP="006911AD">
+            <w:pPr>
+              <w:pStyle w:val="lfej"/>
+              <w:widowControl w:val="0"/>
+              <w:ind w:right="113"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006701F0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Beépítési hely</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2479" w:type="pct"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="51FB01D1" w14:textId="77777777" w:rsidR="006911AD" w:rsidRPr="006701F0" w:rsidRDefault="006911AD" w:rsidP="006911AD">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006911AD" w:rsidRPr="006701F0" w14:paraId="55829146" w14:textId="77777777" w:rsidTr="006911AD">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:hRule="exact" w:val="284"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2521" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="77B8BE3B" w14:textId="77777777" w:rsidR="006911AD" w:rsidRPr="006701F0" w:rsidRDefault="006911AD" w:rsidP="006911AD">
+            <w:pPr>
+              <w:pStyle w:val="lfej"/>
+              <w:widowControl w:val="0"/>
+              <w:ind w:right="113"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006701F0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Típusa</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2479" w:type="pct"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0566D83F" w14:textId="77777777" w:rsidR="006911AD" w:rsidRPr="006701F0" w:rsidRDefault="006911AD" w:rsidP="006911AD">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006911AD" w:rsidRPr="006701F0" w14:paraId="1A02DF04" w14:textId="77777777" w:rsidTr="006911AD">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:hRule="exact" w:val="284"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2521" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D0C009A" w14:textId="4863183B" w:rsidR="006911AD" w:rsidRPr="006701F0" w:rsidRDefault="00055C28" w:rsidP="006911AD">
+            <w:pPr>
+              <w:pStyle w:val="lfej"/>
+              <w:widowControl w:val="0"/>
+              <w:ind w:right="113"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Egységek</w:t>
+            </w:r>
+            <w:r w:rsidR="006911AD" w:rsidRPr="006701F0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> darabszáma</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="346" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="207FC314" w14:textId="1B522647" w:rsidR="006911AD" w:rsidRPr="006701F0" w:rsidRDefault="00055C28" w:rsidP="006911AD">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>db</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2133" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="606B9368" w14:textId="77777777" w:rsidR="006911AD" w:rsidRPr="006701F0" w:rsidRDefault="006911AD" w:rsidP="006911AD">
+            <w:pPr>
+              <w:pStyle w:val="lfej"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006911AD" w:rsidRPr="006701F0" w14:paraId="72C098B4" w14:textId="77777777" w:rsidTr="006911AD">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:hRule="exact" w:val="284"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2521" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B3254F2" w14:textId="5DC2C529" w:rsidR="006911AD" w:rsidRPr="006701F0" w:rsidRDefault="006911AD" w:rsidP="006911AD">
+            <w:pPr>
+              <w:pStyle w:val="lfej"/>
+              <w:widowControl w:val="0"/>
+              <w:ind w:right="113"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006701F0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Névleges feszültség</w:t>
+            </w:r>
+            <w:r w:rsidR="004872CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> AC oldalon</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="346" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="54F1C678" w14:textId="77777777" w:rsidR="006911AD" w:rsidRPr="006701F0" w:rsidRDefault="006911AD" w:rsidP="006911AD">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006701F0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>V</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2133" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A57BB7D" w14:textId="77777777" w:rsidR="006911AD" w:rsidRPr="006701F0" w:rsidRDefault="006911AD" w:rsidP="006911AD">
+            <w:pPr>
+              <w:pStyle w:val="lfej"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006911AD" w:rsidRPr="006701F0" w14:paraId="6C821C92" w14:textId="77777777" w:rsidTr="006911AD">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:hRule="exact" w:val="284"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2521" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="61AF199D" w14:textId="77777777" w:rsidR="006911AD" w:rsidRPr="006701F0" w:rsidRDefault="006911AD" w:rsidP="006911AD">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:ind w:right="113"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006701F0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Névleges teljesítmény DC-oldalon</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="346" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="15768F5A" w14:textId="77777777" w:rsidR="006911AD" w:rsidRPr="006701F0" w:rsidRDefault="006911AD" w:rsidP="006911AD">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006701F0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>kW</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2133" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="00663815" w14:textId="77777777" w:rsidR="006911AD" w:rsidRPr="006701F0" w:rsidRDefault="006911AD" w:rsidP="006911AD">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006911AD" w:rsidRPr="006701F0" w14:paraId="4FE2A068" w14:textId="77777777" w:rsidTr="006911AD">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:hRule="exact" w:val="284"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2521" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="568F0DEB" w14:textId="77777777" w:rsidR="006911AD" w:rsidRPr="006701F0" w:rsidRDefault="006911AD" w:rsidP="006911AD">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:ind w:right="113"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006701F0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Névleges teljesítmény AC-oldalon</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="346" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4915C26B" w14:textId="77777777" w:rsidR="006911AD" w:rsidRPr="006701F0" w:rsidRDefault="006911AD" w:rsidP="006911AD">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006701F0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>kW</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1033" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="62D058BD" w14:textId="77777777" w:rsidR="006911AD" w:rsidRPr="006701F0" w:rsidRDefault="006911AD" w:rsidP="006911AD">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="503" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DE92AA4" w14:textId="77777777" w:rsidR="006911AD" w:rsidRPr="006701F0" w:rsidRDefault="006911AD" w:rsidP="006911AD">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006701F0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">cos </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006701F0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:sym w:font="Symbol" w:char="F06A"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="597" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2515C992" w14:textId="77777777" w:rsidR="006911AD" w:rsidRPr="006701F0" w:rsidRDefault="006911AD" w:rsidP="006911AD">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006911AD" w:rsidRPr="006701F0" w14:paraId="38652569" w14:textId="77777777" w:rsidTr="006911AD">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:hRule="exact" w:val="284"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2521" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4430A2BA" w14:textId="77777777" w:rsidR="006911AD" w:rsidRPr="006701F0" w:rsidRDefault="006911AD" w:rsidP="006911AD">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:ind w:right="113"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006701F0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Napelemek beépített névleges teljesítménye</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="346" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="18DF9775" w14:textId="77777777" w:rsidR="006911AD" w:rsidRPr="006701F0" w:rsidRDefault="006911AD" w:rsidP="006911AD">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006701F0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>kW</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2133" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="54C22DD5" w14:textId="77777777" w:rsidR="006911AD" w:rsidRPr="006701F0" w:rsidRDefault="006911AD" w:rsidP="006911AD">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00055C28" w:rsidRPr="006701F0" w14:paraId="09129FDE" w14:textId="77777777" w:rsidTr="006911AD">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:hRule="exact" w:val="284"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2521" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B7E045F" w14:textId="00D13F40" w:rsidR="00055C28" w:rsidRPr="006701F0" w:rsidRDefault="00055C28" w:rsidP="006911AD">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:ind w:right="113"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Beépített tároló kapacitás </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="346" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C7AB06A" w14:textId="5D78280E" w:rsidR="00055C28" w:rsidRPr="006701F0" w:rsidRDefault="00055C28" w:rsidP="006911AD">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>kWh</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2133" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="79CEAEBE" w14:textId="77777777" w:rsidR="00055C28" w:rsidRPr="006701F0" w:rsidRDefault="00055C28" w:rsidP="006911AD">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000435AA" w:rsidRPr="006701F0" w14:paraId="795B45D6" w14:textId="77777777" w:rsidTr="000435AA">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:hRule="exact" w:val="284"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3488A629" w14:textId="73AC9B0B" w:rsidR="000435AA" w:rsidRPr="006701F0" w:rsidRDefault="000435AA" w:rsidP="000435AA">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Forgógépek esetében kitöltendő:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003239D7" w:rsidRPr="006701F0" w14:paraId="439E2438" w14:textId="77777777" w:rsidTr="003239D7">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:hRule="exact" w:val="327"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2521" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DD90CE0" w14:textId="2531EB27" w:rsidR="003239D7" w:rsidRPr="003239D7" w:rsidRDefault="003239D7" w:rsidP="003239D7">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:ind w:right="113"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003239D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hosszirányú szinkron </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003239D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>reaktancia</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003239D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7FF3ED6C" w14:textId="200EC435" w:rsidR="003239D7" w:rsidRPr="006701F0" w:rsidRDefault="003239D7" w:rsidP="003239D7">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:ind w:right="113"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="346" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BE850FA" w14:textId="07170985" w:rsidR="003239D7" w:rsidRPr="006701F0" w:rsidRDefault="000E3275" w:rsidP="006911AD">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003239D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Xd</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2133" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A7773B1" w14:textId="77777777" w:rsidR="003239D7" w:rsidRPr="006701F0" w:rsidRDefault="003239D7" w:rsidP="006911AD">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003239D7" w:rsidRPr="006701F0" w14:paraId="1A9A275C" w14:textId="77777777" w:rsidTr="005E04E3">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:hRule="exact" w:val="284"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2521" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="549D9E65" w14:textId="51C0CC5D" w:rsidR="003239D7" w:rsidRPr="003239D7" w:rsidRDefault="003239D7" w:rsidP="003239D7">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:ind w:right="113"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003239D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Keresztirányú szinkron </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003239D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>reaktancia</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003239D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4A30EFB3" w14:textId="77777777" w:rsidR="003239D7" w:rsidRPr="006701F0" w:rsidRDefault="003239D7" w:rsidP="003239D7">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:ind w:right="113"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="346" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="52686FFB" w14:textId="6C6CDE6E" w:rsidR="003239D7" w:rsidRPr="006701F0" w:rsidRDefault="000E3275" w:rsidP="003239D7">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003239D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Xq</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2133" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B9CD4BE" w14:textId="77777777" w:rsidR="003239D7" w:rsidRPr="006701F0" w:rsidRDefault="003239D7" w:rsidP="003239D7">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003239D7" w:rsidRPr="006701F0" w14:paraId="18153F4A" w14:textId="77777777" w:rsidTr="005E04E3">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:hRule="exact" w:val="284"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2521" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CCCD98D" w14:textId="0DFA6401" w:rsidR="003239D7" w:rsidRPr="003239D7" w:rsidRDefault="003239D7" w:rsidP="003239D7">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:ind w:right="113"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003239D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hosszirányú tranziens </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003239D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>reaktancia</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003239D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0912C42F" w14:textId="77777777" w:rsidR="003239D7" w:rsidRPr="006701F0" w:rsidRDefault="003239D7" w:rsidP="003239D7">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:ind w:right="113"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="346" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2FFCF8EC" w14:textId="59DB36D4" w:rsidR="003239D7" w:rsidRPr="006701F0" w:rsidRDefault="000E3275" w:rsidP="003239D7">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003239D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Xd'</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2133" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="16E631E8" w14:textId="77777777" w:rsidR="003239D7" w:rsidRPr="006701F0" w:rsidRDefault="003239D7" w:rsidP="003239D7">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003239D7" w:rsidRPr="006701F0" w14:paraId="5DDDF89F" w14:textId="77777777" w:rsidTr="005E04E3">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:hRule="exact" w:val="284"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2521" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="705EB6DF" w14:textId="3B3FB122" w:rsidR="003239D7" w:rsidRPr="003239D7" w:rsidRDefault="003239D7" w:rsidP="003239D7">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:ind w:right="113"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003239D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Keresztirányú tranziens </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003239D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>reaktancia</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003239D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B457178" w14:textId="77777777" w:rsidR="003239D7" w:rsidRPr="006701F0" w:rsidRDefault="003239D7" w:rsidP="003239D7">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:ind w:right="113"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="346" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="621F04F9" w14:textId="157B3082" w:rsidR="003239D7" w:rsidRPr="006701F0" w:rsidRDefault="000E3275" w:rsidP="003239D7">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003239D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Xq</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003239D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>'</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2133" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B0EB260" w14:textId="77777777" w:rsidR="003239D7" w:rsidRPr="006701F0" w:rsidRDefault="003239D7" w:rsidP="003239D7">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003239D7" w:rsidRPr="006701F0" w14:paraId="5AEBA9BA" w14:textId="77777777" w:rsidTr="005E04E3">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:hRule="exact" w:val="284"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2521" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2729351A" w14:textId="65E957D0" w:rsidR="003239D7" w:rsidRPr="003239D7" w:rsidRDefault="003239D7" w:rsidP="003239D7">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:ind w:right="113"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003239D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hosszirányú </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003239D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>szubtranziens</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003239D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003239D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>reaktancia</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003239D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0768ED9B" w14:textId="77777777" w:rsidR="003239D7" w:rsidRPr="003239D7" w:rsidRDefault="003239D7" w:rsidP="003239D7">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:ind w:right="113"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="346" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5F7011B9" w14:textId="43DAB861" w:rsidR="003239D7" w:rsidRPr="006701F0" w:rsidRDefault="000E3275" w:rsidP="003239D7">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003239D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Xd"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2133" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6964CBCF" w14:textId="77777777" w:rsidR="003239D7" w:rsidRPr="006701F0" w:rsidRDefault="003239D7" w:rsidP="003239D7">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003239D7" w:rsidRPr="006701F0" w14:paraId="4FDD041F" w14:textId="77777777" w:rsidTr="005E04E3">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:hRule="exact" w:val="284"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2521" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6789986C" w14:textId="1F0C1680" w:rsidR="003239D7" w:rsidRPr="003239D7" w:rsidRDefault="003239D7" w:rsidP="003239D7">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:ind w:right="113"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003239D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Keresztirányú </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003239D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>szubtranziens</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003239D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003239D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>reaktancia</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003239D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="346" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="24A961BE" w14:textId="2DC7E9DE" w:rsidR="003239D7" w:rsidRPr="006701F0" w:rsidRDefault="000E3275" w:rsidP="003239D7">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003239D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Xq</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003239D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2133" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="11178F31" w14:textId="77777777" w:rsidR="003239D7" w:rsidRPr="006701F0" w:rsidRDefault="003239D7" w:rsidP="003239D7">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003239D7" w:rsidRPr="006701F0" w14:paraId="5DFD4D88" w14:textId="77777777" w:rsidTr="006911AD">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:hRule="exact" w:val="284"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2521" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5772F650" w14:textId="6877463F" w:rsidR="003239D7" w:rsidRPr="003239D7" w:rsidRDefault="000E3275" w:rsidP="003239D7">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:ind w:right="113"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E3275">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Tranziens rövidzárlati időállandó</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="346" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="70604D7A" w14:textId="42CECC82" w:rsidR="003239D7" w:rsidRPr="006701F0" w:rsidRDefault="000E3275" w:rsidP="006911AD">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000E3275">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Td</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="000E3275">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>’</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2133" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3989292C" w14:textId="77777777" w:rsidR="003239D7" w:rsidRPr="006701F0" w:rsidRDefault="003239D7" w:rsidP="006911AD">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000E3275" w:rsidRPr="006701F0" w14:paraId="1504179F" w14:textId="77777777" w:rsidTr="006911AD">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:hRule="exact" w:val="284"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2521" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="391D6F08" w14:textId="0488DCC4" w:rsidR="000E3275" w:rsidRPr="003239D7" w:rsidRDefault="000E3275" w:rsidP="003239D7">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:ind w:right="113"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000E3275">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Szubtranziens</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="000E3275">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> rövidzárlati időállandó </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="346" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="39395B1A" w14:textId="118A0DF8" w:rsidR="000E3275" w:rsidRPr="006701F0" w:rsidRDefault="000E3275" w:rsidP="006911AD">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000E3275">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Td</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="000E3275">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>”</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2133" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6868BC13" w14:textId="77777777" w:rsidR="000E3275" w:rsidRPr="006701F0" w:rsidRDefault="000E3275" w:rsidP="006911AD">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000E3275" w:rsidRPr="006701F0" w14:paraId="7434F776" w14:textId="77777777" w:rsidTr="006911AD">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:hRule="exact" w:val="284"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2521" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="036D0853" w14:textId="2F110E70" w:rsidR="000E3275" w:rsidRPr="003239D7" w:rsidRDefault="000E3275" w:rsidP="003239D7">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:ind w:right="113"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E3275">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Egyenáramú időállandó </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="346" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="08E517D8" w14:textId="3C63BBE6" w:rsidR="000E3275" w:rsidRPr="006701F0" w:rsidRDefault="000E3275" w:rsidP="006911AD">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000E3275">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Ta</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2133" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="57D07C14" w14:textId="77777777" w:rsidR="000E3275" w:rsidRPr="006701F0" w:rsidRDefault="000E3275" w:rsidP="006911AD">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000E3275" w:rsidRPr="006701F0" w14:paraId="33E10EB0" w14:textId="77777777" w:rsidTr="006911AD">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:hRule="exact" w:val="284"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2521" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="46C5BE09" w14:textId="6BF8675C" w:rsidR="000E3275" w:rsidRPr="003239D7" w:rsidRDefault="000E3275" w:rsidP="003239D7">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:ind w:right="113"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E3275">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tranziens üresjárati időállandó </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="346" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B183B48" w14:textId="33A22185" w:rsidR="000E3275" w:rsidRPr="006701F0" w:rsidRDefault="000E3275" w:rsidP="006911AD">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000E3275">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Tdo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="000E3275">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>’</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2133" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BA71518" w14:textId="77777777" w:rsidR="000E3275" w:rsidRPr="006701F0" w:rsidRDefault="000E3275" w:rsidP="006911AD">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="0D784A96" w14:textId="6F71E309" w:rsidR="006911AD" w:rsidRPr="006701F0" w:rsidRDefault="00117AD3" w:rsidP="006911AD">
+      <w:pPr>
+        <w:pStyle w:val="Cmsor1"/>
+        <w:keepNext w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-        </w:pict>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Felhasználási helyet ellátó </w:t>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-        </w:pict>
+      <w:r w:rsidR="006911AD" w:rsidRPr="006701F0">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Transzformátor</w:t>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-        </w:pict>
+      <w:r w:rsidR="00055C28">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> / Kapcsoló állomás</w:t>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-        </w:pict>
+      <w:r w:rsidR="006911AD" w:rsidRPr="006701F0">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> adatok</w:t>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-        </w:pict>
+      <w:r w:rsidR="00F35CD5">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>*</w:t>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-        </w:pict>
+      <w:r w:rsidR="00177D8B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>*</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:jc w:val="left"/>
-        <w:tblInd w:w="122" w:type="dxa"/>
+        <w:tblInd w:w="70" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
-          <w:top w:w="0" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:right w:w="0" w:type="dxa"/>
+          <w:left w:w="70" w:type="dxa"/>
+          <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="01E0"/>
-[...4184 lines deleted...]
-        <w:tblLook w:val="01E0"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2520"/>
         <w:gridCol w:w="1440"/>
         <w:gridCol w:w="1080"/>
-        <w:gridCol w:w="773"/>
-        <w:gridCol w:w="1747"/>
+        <w:gridCol w:w="772"/>
+        <w:gridCol w:w="1748"/>
         <w:gridCol w:w="1260"/>
       </w:tblGrid>
-      <w:tr>
+      <w:tr w:rsidR="006911AD" w:rsidRPr="006701F0" w14:paraId="4B938BB6" w14:textId="77777777" w:rsidTr="006911AD">
         <w:trPr>
-          <w:trHeight w:val="282" w:hRule="atLeast"/>
+          <w:cantSplit/>
+          <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
-          </w:tcPr>
-[...11 lines deleted...]
-                <w:sz w:val="18"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AD206FA" w14:textId="7EF94409" w:rsidR="006911AD" w:rsidRPr="006701F0" w:rsidRDefault="006911AD" w:rsidP="006911AD">
+            <w:pPr>
+              <w:pStyle w:val="lfej"/>
+              <w:widowControl w:val="0"/>
+              <w:ind w:right="108"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006701F0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Megnevezése</w:t>
+            </w:r>
+            <w:r w:rsidR="004872CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> és jelzőszáma)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6300" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-          </w:tcPr>
-[...5 lines deleted...]
-                <w:sz w:val="18"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="46627E49" w14:textId="77777777" w:rsidR="006911AD" w:rsidRPr="006701F0" w:rsidRDefault="006911AD" w:rsidP="006911AD">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="006911AD" w:rsidRPr="006701F0" w14:paraId="182F80E7" w14:textId="77777777" w:rsidTr="006911AD">
         <w:trPr>
-          <w:trHeight w:val="285" w:hRule="atLeast"/>
+          <w:cantSplit/>
+          <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
-          </w:tcPr>
-[...11 lines deleted...]
-                <w:sz w:val="18"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7663B31C" w14:textId="77777777" w:rsidR="006911AD" w:rsidRPr="006701F0" w:rsidRDefault="006911AD" w:rsidP="006911AD">
+            <w:pPr>
+              <w:pStyle w:val="lfej"/>
+              <w:widowControl w:val="0"/>
+              <w:ind w:right="110"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006701F0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Beépítési hely</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6300" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-          </w:tcPr>
-[...5 lines deleted...]
-                <w:sz w:val="18"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="69DB2BE3" w14:textId="77777777" w:rsidR="006911AD" w:rsidRPr="006701F0" w:rsidRDefault="006911AD" w:rsidP="006911AD">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="006911AD" w:rsidRPr="006701F0" w14:paraId="3C11CA7C" w14:textId="77777777" w:rsidTr="006911AD">
         <w:trPr>
-          <w:trHeight w:val="282" w:hRule="atLeast"/>
+          <w:cantSplit/>
+          <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
-          </w:tcPr>
-[...11 lines deleted...]
-                <w:sz w:val="18"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7170E4CC" w14:textId="77777777" w:rsidR="006911AD" w:rsidRPr="006701F0" w:rsidRDefault="006911AD" w:rsidP="006911AD">
+            <w:pPr>
+              <w:pStyle w:val="lfej"/>
+              <w:widowControl w:val="0"/>
+              <w:ind w:right="110"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006701F0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Névleges feszültség</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
-          </w:tcPr>
-[...5 lines deleted...]
-                <w:sz w:val="18"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="13065FDF" w14:textId="77777777" w:rsidR="006911AD" w:rsidRPr="006701F0" w:rsidRDefault="006911AD" w:rsidP="006911AD">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
-          </w:tcPr>
-[...25 lines deleted...]
-                <w:sz w:val="18"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7698A7EE" w14:textId="77777777" w:rsidR="006911AD" w:rsidRPr="006701F0" w:rsidRDefault="006911AD" w:rsidP="006911AD">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:ind w:left="290" w:hanging="290"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="772" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="596F3EF5" w14:textId="77777777" w:rsidR="006911AD" w:rsidRPr="006701F0" w:rsidRDefault="006911AD" w:rsidP="006911AD">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006701F0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>kV</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1747" w:type="dxa"/>
-[...12 lines deleted...]
-                <w:sz w:val="18"/>
+            <w:tcW w:w="1748" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BCF339E" w14:textId="77777777" w:rsidR="006911AD" w:rsidRPr="006701F0" w:rsidRDefault="006911AD" w:rsidP="006911AD">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006701F0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Kapcsolási csoport</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
-          </w:tcPr>
-[...5 lines deleted...]
-                <w:sz w:val="18"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="76FBFC7A" w14:textId="77777777" w:rsidR="006911AD" w:rsidRPr="006701F0" w:rsidRDefault="006911AD" w:rsidP="006911AD">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="006911AD" w:rsidRPr="006701F0" w14:paraId="1365578B" w14:textId="77777777" w:rsidTr="006911AD">
         <w:trPr>
-          <w:trHeight w:val="285" w:hRule="atLeast"/>
+          <w:cantSplit/>
+          <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
-          </w:tcPr>
-[...11 lines deleted...]
-                <w:sz w:val="18"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1191BBC2" w14:textId="77777777" w:rsidR="006911AD" w:rsidRPr="006701F0" w:rsidRDefault="006911AD" w:rsidP="006911AD">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:ind w:right="110"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006701F0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Névleges teljesítmény</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
-          </w:tcPr>
-[...5 lines deleted...]
-                <w:sz w:val="18"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EDCCA9C" w14:textId="77777777" w:rsidR="006911AD" w:rsidRPr="006701F0" w:rsidRDefault="006911AD" w:rsidP="006911AD">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
-          </w:tcPr>
-[...11 lines deleted...]
-                <w:sz w:val="18"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="175580F1" w14:textId="77777777" w:rsidR="006911AD" w:rsidRPr="006701F0" w:rsidRDefault="006911AD" w:rsidP="006911AD">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006701F0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>kVA</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-          </w:tcPr>
-[...11 lines deleted...]
-                <w:sz w:val="18"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="46404EDB" w14:textId="77777777" w:rsidR="006911AD" w:rsidRPr="006701F0" w:rsidRDefault="006911AD" w:rsidP="006911AD">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006701F0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Rövidzárási feszültség</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
-          </w:tcPr>
-[...13 lines deleted...]
-              <w:t>%</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C1DEEF8" w14:textId="77777777" w:rsidR="006911AD" w:rsidRPr="006701F0" w:rsidRDefault="006911AD" w:rsidP="006911AD">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006701F0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> %</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="006911AD" w:rsidRPr="006701F0" w14:paraId="0539DD74" w14:textId="77777777" w:rsidTr="006911AD">
         <w:trPr>
-          <w:trHeight w:val="282" w:hRule="atLeast"/>
+          <w:cantSplit/>
+          <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
-          </w:tcPr>
-[...11 lines deleted...]
-                <w:sz w:val="18"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="31DC32DC" w14:textId="77777777" w:rsidR="006911AD" w:rsidRPr="006701F0" w:rsidRDefault="006911AD" w:rsidP="006911AD">
+            <w:pPr>
+              <w:pStyle w:val="lfej"/>
+              <w:widowControl w:val="0"/>
+              <w:ind w:right="110"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006701F0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Üresjárási veszteség</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-          </w:tcPr>
-[...5 lines deleted...]
-                <w:sz w:val="18"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6797E0B6" w14:textId="77777777" w:rsidR="006911AD" w:rsidRPr="006701F0" w:rsidRDefault="006911AD" w:rsidP="006911AD">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3780" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-          </w:tcPr>
-[...11 lines deleted...]
-                <w:sz w:val="18"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="48948833" w14:textId="77777777" w:rsidR="006911AD" w:rsidRPr="006701F0" w:rsidRDefault="006911AD" w:rsidP="006911AD">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006701F0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>W</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="006911AD" w:rsidRPr="006701F0" w14:paraId="66451687" w14:textId="77777777" w:rsidTr="006911AD">
         <w:trPr>
-          <w:trHeight w:val="285" w:hRule="atLeast"/>
+          <w:cantSplit/>
+          <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
-          </w:tcPr>
-[...11 lines deleted...]
-                <w:sz w:val="18"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="17F16536" w14:textId="77777777" w:rsidR="006911AD" w:rsidRPr="006701F0" w:rsidRDefault="006911AD" w:rsidP="006911AD">
+            <w:pPr>
+              <w:pStyle w:val="lfej"/>
+              <w:widowControl w:val="0"/>
+              <w:ind w:right="110"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006701F0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Rövidzárási veszteség</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-          </w:tcPr>
-[...5 lines deleted...]
-                <w:sz w:val="18"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="22C499B1" w14:textId="77777777" w:rsidR="006911AD" w:rsidRPr="006701F0" w:rsidRDefault="006911AD" w:rsidP="006911AD">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3780" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-          </w:tcPr>
-[...11 lines deleted...]
-                <w:sz w:val="18"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B48E34E" w14:textId="77777777" w:rsidR="006911AD" w:rsidRPr="006701F0" w:rsidRDefault="006911AD" w:rsidP="006911AD">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006701F0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>kW</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="006911AD" w:rsidRPr="006701F0" w14:paraId="7E7DB344" w14:textId="77777777" w:rsidTr="006911AD">
         <w:trPr>
-          <w:trHeight w:val="282" w:hRule="atLeast"/>
+          <w:cantSplit/>
+          <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
-          </w:tcPr>
-[...11 lines deleted...]
-                <w:sz w:val="18"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="037E282A" w14:textId="77777777" w:rsidR="006911AD" w:rsidRPr="006701F0" w:rsidRDefault="006911AD" w:rsidP="006911AD">
+            <w:pPr>
+              <w:pStyle w:val="lfej"/>
+              <w:widowControl w:val="0"/>
+              <w:ind w:right="110"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006701F0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Transzformátor típusa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6300" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-          </w:tcPr>
-[...5 lines deleted...]
-                <w:sz w:val="18"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="19D7950C" w14:textId="77777777" w:rsidR="006911AD" w:rsidRPr="006701F0" w:rsidRDefault="006911AD" w:rsidP="006911AD">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="006911AD" w:rsidRPr="006701F0" w14:paraId="37FFA1A9" w14:textId="77777777" w:rsidTr="006911AD">
         <w:trPr>
-          <w:trHeight w:val="285" w:hRule="atLeast"/>
+          <w:cantSplit/>
+          <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
-          </w:tcPr>
-[...11 lines deleted...]
-                <w:sz w:val="18"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3753239A" w14:textId="77777777" w:rsidR="006911AD" w:rsidRPr="006701F0" w:rsidRDefault="006911AD" w:rsidP="006911AD">
+            <w:pPr>
+              <w:pStyle w:val="lfej"/>
+              <w:widowControl w:val="0"/>
+              <w:ind w:right="110"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006701F0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Gyártási szám</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6300" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-          </w:tcPr>
-[...5 lines deleted...]
-                <w:sz w:val="18"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B899401" w14:textId="77777777" w:rsidR="006911AD" w:rsidRPr="006701F0" w:rsidRDefault="006911AD" w:rsidP="006911AD">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...2 lines deleted...]
-        <w:spacing w:before="4"/>
+    <w:p w14:paraId="64E9AC2E" w14:textId="77777777" w:rsidR="006911AD" w:rsidRDefault="006911AD" w:rsidP="006743DA">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+        <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C468462" w14:textId="2449D4AF" w:rsidR="000E3275" w:rsidRPr="00CD24E1" w:rsidRDefault="00177D8B" w:rsidP="000E3275">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="28"/>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00CD24E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidR="00F35CD5" w:rsidRPr="00CD24E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">* </w:t>
+      </w:r>
+      <w:r w:rsidR="00F35CD5" w:rsidRPr="00CD24E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A fenti táblázatokat a </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD24E1" w:rsidRPr="00CD24E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>választott típusoknak megfelelő</w:t>
+      </w:r>
+      <w:r w:rsidR="00F35CD5" w:rsidRPr="00CD24E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> darabszámban kell kitölteni</w:t>
+      </w:r>
+      <w:r w:rsidR="00055C28" w:rsidRPr="00CD24E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, az adott technológiára jellemző releváns adatokkal (nem releváns adatok kihúzása szükséges). </w:t>
+      </w:r>
     </w:p>
-    <w:p>
-[...2 lines deleted...]
-        <w:ind w:left="112"/>
+    <w:p w14:paraId="6459FCDD" w14:textId="77777777" w:rsidR="0071500D" w:rsidRDefault="0071500D" w:rsidP="000E3275">
+      <w:pPr>
+        <w:pStyle w:val="Listaszerbekezds"/>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24139F82" w14:textId="46B33736" w:rsidR="000E3275" w:rsidRDefault="000E3275" w:rsidP="000E3275">
+      <w:pPr>
+        <w:pStyle w:val="Listaszerbekezds"/>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:b/>
-[...37 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Tervező aláírása</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyText"/>
+    <w:p w14:paraId="0E892BCC" w14:textId="77777777" w:rsidR="0071500D" w:rsidRDefault="0071500D" w:rsidP="000E3275">
+      <w:pPr>
+        <w:pStyle w:val="Listaszerbekezds"/>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p>
-[...22 lines deleted...]
-        <w:spacing w:before="5"/>
+    <w:p w14:paraId="02B44694" w14:textId="2834091B" w:rsidR="0071500D" w:rsidRPr="0071500D" w:rsidRDefault="00B72A58" w:rsidP="0071500D">
+      <w:pPr>
+        <w:spacing w:before="60" w:after="60"/>
+        <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...4 lines deleted...]
-        <w:jc w:val="right"/>
+      <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
         </w:rPr>
-      </w:pPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">A villamosenergia elosztás biztosítása, a csatlakozási-, és hálózathasználati szerződés teljesítése keretében kezelt személyes adatokra vonatkozó tájékoztatást a </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidR="008B7067" w:rsidRPr="00D73A41">
+          <w:rPr>
+            <w:rStyle w:val="Hiperhivatkozs"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="16"/>
+          </w:rPr>
+          <w:t>www.mvmnext.hu</w:t>
+        </w:r>
+      </w:hyperlink>
       <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
         </w:rPr>
-        <w:t>2/2</w:t>
+        <w:t xml:space="preserve"> honlapon és az ügyfélszolgálati irodáinkban elérhető Általános Adatkezelési Tájékoztatóban találhatja meg. Az ügyintézés során készített hangfelvétellel összefüggésben kezelt személyes adatokra vonatkozó tájékoztatást a </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidR="008B7067" w:rsidRPr="00D73A41">
+          <w:rPr>
+            <w:rStyle w:val="Hiperhivatkozs"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="16"/>
+          </w:rPr>
+          <w:t>www.mvmnext.hu</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> honlapon és az ügyfélszolgálati irodáinkban elérhető Hangfelvétel Rögzítésére Vonatkozó Adatkezelési Tájékoztatóban találhatja meg.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr>
-[...1 lines deleted...]
-      <w:pgMar w:top="1460" w:bottom="280" w:left="1020" w:right="880"/>
+    <w:sectPr w:rsidR="0071500D" w:rsidRPr="0071500D" w:rsidSect="00BA4486">
+      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:type w:val="continuous"/>
+      <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
+      <w:pgMar w:top="993" w:right="1134" w:bottom="1276" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
+      <w:cols w:space="708"/>
+      <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="1FE20742" w14:textId="77777777" w:rsidR="00AA5F0F" w:rsidRDefault="00AA5F0F">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="72367612" w14:textId="77777777" w:rsidR="00AA5F0F" w:rsidRDefault="00AA5F0F">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
-    <w:altName w:val="Times New Roman"/>
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Helv">
+    <w:panose1 w:val="020B0604020202030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:notTrueType/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Garamond">
+    <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
-    <w:altName w:val="Arial"/>
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
-[...1 lines deleted...]
-    <w:charset w:val="2"/>
+  <w:font w:name="Arial Unicode MS">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3FD7ACEE" w14:textId="0BC5954B" w:rsidR="005D5351" w:rsidRDefault="005D5351" w:rsidP="004315FD">
+    <w:pPr>
+      <w:pStyle w:val="llb"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="4536"/>
+        <w:tab w:val="clear" w:pos="9072"/>
+        <w:tab w:val="center" w:pos="4860"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+    </w:pPr>
+    <w:r w:rsidRPr="00FC7C32">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidRPr="00FC7C32">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="0076039D" w:rsidRPr="00FC7C32">
+      <w:rPr>
+        <w:rStyle w:val="Oldalszm"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="00FC7C32">
+      <w:rPr>
+        <w:rStyle w:val="Oldalszm"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+    </w:r>
+    <w:r w:rsidR="0076039D" w:rsidRPr="00FC7C32">
+      <w:rPr>
+        <w:rStyle w:val="Oldalszm"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="001F06FC">
+      <w:rPr>
+        <w:rStyle w:val="Oldalszm"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:noProof/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>3</w:t>
+    </w:r>
+    <w:r w:rsidR="0076039D" w:rsidRPr="00FC7C32">
+      <w:rPr>
+        <w:rStyle w:val="Oldalszm"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidRPr="00FC7C32">
+      <w:rPr>
+        <w:rStyle w:val="Oldalszm"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>/</w:t>
+    </w:r>
+    <w:r w:rsidR="0076039D" w:rsidRPr="00FC7C32">
+      <w:rPr>
+        <w:rStyle w:val="Oldalszm"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="00FC7C32">
+      <w:rPr>
+        <w:rStyle w:val="Oldalszm"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> NUMPAGES </w:instrText>
+    </w:r>
+    <w:r w:rsidR="0076039D" w:rsidRPr="00FC7C32">
+      <w:rPr>
+        <w:rStyle w:val="Oldalszm"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="001F06FC">
+      <w:rPr>
+        <w:rStyle w:val="Oldalszm"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:noProof/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>3</w:t>
+    </w:r>
+    <w:r w:rsidR="0076039D" w:rsidRPr="00FC7C32">
+      <w:rPr>
+        <w:rStyle w:val="Oldalszm"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="0E673EDE" w14:textId="77777777" w:rsidR="00AA5F0F" w:rsidRDefault="00AA5F0F">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="15EC1480" w14:textId="77777777" w:rsidR="00AA5F0F" w:rsidRDefault="00AA5F0F">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFFFE"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="11FE9ED6"/>
+    <w:lvl w:ilvl="0">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="*"/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="02686DFC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="AD02B006"/>
+    <w:lvl w:ilvl="0" w:tplc="040E0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1622"/>
+        </w:tabs>
+        <w:ind w:left="1622" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="4D308570">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperRoman"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2702"/>
+        </w:tabs>
+        <w:ind w:left="2702" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:eastAsia="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040E0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3062"/>
+        </w:tabs>
+        <w:ind w:left="3062" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040E0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3782"/>
+        </w:tabs>
+        <w:ind w:left="3782" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040E0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4502"/>
+        </w:tabs>
+        <w:ind w:left="4502" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040E0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5222"/>
+        </w:tabs>
+        <w:ind w:left="5222" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040E0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5942"/>
+        </w:tabs>
+        <w:ind w:left="5942" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040E0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6662"/>
+        </w:tabs>
+        <w:ind w:left="6662" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040E0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="7382"/>
+        </w:tabs>
+        <w:ind w:left="7382" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0B1025C5"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8E14174A"/>
+    <w:lvl w:ilvl="0" w:tplc="040E0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="E2600596">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Helv" w:eastAsia="Times New Roman" w:hAnsi="Helv" w:cs="Helv" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040E0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040E0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040E0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040E0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040E0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040E0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040E0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0CA248E4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="09F2E360"/>
+    <w:lvl w:ilvl="0" w:tplc="040E0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040E0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040E0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040E0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040E0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040E0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040E0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040E0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040E0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="13345590"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="B05C70B8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="6"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="780"/>
+        </w:tabs>
+        <w:ind w:left="780" w:hanging="780"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="780"/>
+        </w:tabs>
+        <w:ind w:left="780" w:hanging="780"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:caps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:vanish w:val="0"/>
+        <w:color w:val="auto"/>
+        <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="4"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="780"/>
+        </w:tabs>
+        <w:ind w:left="780" w:hanging="780"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="780"/>
+        </w:tabs>
+        <w:ind w:left="780" w:hanging="780"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1DE64250"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6CAA426A"/>
+    <w:lvl w:ilvl="0" w:tplc="040E0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1622"/>
+        </w:tabs>
+        <w:ind w:left="1622" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040E0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3964"/>
+        </w:tabs>
+        <w:ind w:left="3964" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040E0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4684"/>
+        </w:tabs>
+        <w:ind w:left="4684" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040E0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5404"/>
+        </w:tabs>
+        <w:ind w:left="5404" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040E0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6124"/>
+        </w:tabs>
+        <w:ind w:left="6124" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040E0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6844"/>
+        </w:tabs>
+        <w:ind w:left="6844" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040E0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="7564"/>
+        </w:tabs>
+        <w:ind w:left="7564" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040E0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="8284"/>
+        </w:tabs>
+        <w:ind w:left="8284" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040E0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="9004"/>
+        </w:tabs>
+        <w:ind w:left="9004" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1E2E753B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="040E000F"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="22403BCA"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DECCD7A8"/>
+    <w:lvl w:ilvl="0" w:tplc="040E000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2563"/>
+        </w:tabs>
+        <w:ind w:left="2563" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040E0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3283"/>
+        </w:tabs>
+        <w:ind w:left="3283" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040E001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4003"/>
+        </w:tabs>
+        <w:ind w:left="4003" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040E000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4723"/>
+        </w:tabs>
+        <w:ind w:left="4723" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040E0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5443"/>
+        </w:tabs>
+        <w:ind w:left="5443" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040E001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6163"/>
+        </w:tabs>
+        <w:ind w:left="6163" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040E000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6883"/>
+        </w:tabs>
+        <w:ind w:left="6883" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040E0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="7603"/>
+        </w:tabs>
+        <w:ind w:left="7603" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040E001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="8323"/>
+        </w:tabs>
+        <w:ind w:left="8323" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="230817F4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="587E67FE"/>
+    <w:lvl w:ilvl="0" w:tplc="040E0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040E000B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040E0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040E0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040E0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040E0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3960"/>
+        </w:tabs>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040E0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4680"/>
+        </w:tabs>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040E0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5400"/>
+        </w:tabs>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040E0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6120"/>
+        </w:tabs>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2F4A746F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4860E7A0"/>
+    <w:lvl w:ilvl="0" w:tplc="040E000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040E0019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040E001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040E000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040E0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040E001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040E000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040E0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040E001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3FF01F1E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F7BECFD4"/>
+    <w:lvl w:ilvl="0" w:tplc="040E0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040E0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040E0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040E0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040E0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040E0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040E0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040E0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040E0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="410815B4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="766EEAB2"/>
+    <w:lvl w:ilvl="0" w:tplc="040E0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1622"/>
+        </w:tabs>
+        <w:ind w:left="1622" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040E0019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2342"/>
+        </w:tabs>
+        <w:ind w:left="2342" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040E001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3062"/>
+        </w:tabs>
+        <w:ind w:left="3062" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040E000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3782"/>
+        </w:tabs>
+        <w:ind w:left="3782" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040E0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4502"/>
+        </w:tabs>
+        <w:ind w:left="4502" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040E001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5222"/>
+        </w:tabs>
+        <w:ind w:left="5222" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040E000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5942"/>
+        </w:tabs>
+        <w:ind w:left="5942" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040E0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6662"/>
+        </w:tabs>
+        <w:ind w:left="6662" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040E001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="7382"/>
+        </w:tabs>
+        <w:ind w:left="7382" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4E630116"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0D9437D0"/>
+    <w:lvl w:ilvl="0" w:tplc="4D308570">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperRoman"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1262"/>
+        </w:tabs>
+        <w:ind w:left="1262" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:eastAsia="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040E0019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1622"/>
+        </w:tabs>
+        <w:ind w:left="1622" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040E001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2342"/>
+        </w:tabs>
+        <w:ind w:left="2342" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040E000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3062"/>
+        </w:tabs>
+        <w:ind w:left="3062" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040E0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3782"/>
+        </w:tabs>
+        <w:ind w:left="3782" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040E001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4502"/>
+        </w:tabs>
+        <w:ind w:left="4502" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040E000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5222"/>
+        </w:tabs>
+        <w:ind w:left="5222" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040E0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5942"/>
+        </w:tabs>
+        <w:ind w:left="5942" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040E001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6662"/>
+        </w:tabs>
+        <w:ind w:left="6662" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="514C0FFF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="AB14B5E2"/>
+    <w:lvl w:ilvl="0" w:tplc="040E0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1622"/>
+        </w:tabs>
+        <w:ind w:left="1622" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040E0003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2342"/>
+        </w:tabs>
+        <w:ind w:left="2342" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040E0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3062"/>
+        </w:tabs>
+        <w:ind w:left="3062" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040E0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3782"/>
+        </w:tabs>
+        <w:ind w:left="3782" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040E0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4502"/>
+        </w:tabs>
+        <w:ind w:left="4502" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040E0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5222"/>
+        </w:tabs>
+        <w:ind w:left="5222" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040E0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5942"/>
+        </w:tabs>
+        <w:ind w:left="5942" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040E0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6662"/>
+        </w:tabs>
+        <w:ind w:left="6662" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040E0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="7382"/>
+        </w:tabs>
+        <w:ind w:left="7382" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="54B600BF"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="91029C7E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="Felsorols2"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5C002D49"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="117620D6"/>
+    <w:lvl w:ilvl="0" w:tplc="040E0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040E0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040E0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040E0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040E0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040E0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040E0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040E0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040E0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="78315067"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="739822D0"/>
+    <w:lvl w:ilvl="0" w:tplc="040E0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040E0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040E0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040E0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040E0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040E0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040E0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040E0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040E0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7B06568A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5394A55C"/>
+    <w:lvl w:ilvl="0" w:tplc="040E0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1622"/>
+        </w:tabs>
+        <w:ind w:left="1622" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="4D308570">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperRoman"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2702"/>
+        </w:tabs>
+        <w:ind w:left="2702" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:eastAsia="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040E0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3062"/>
+        </w:tabs>
+        <w:ind w:left="3062" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040E0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3782"/>
+        </w:tabs>
+        <w:ind w:left="3782" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040E0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4502"/>
+        </w:tabs>
+        <w:ind w:left="4502" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040E0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5222"/>
+        </w:tabs>
+        <w:ind w:left="5222" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040E0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5942"/>
+        </w:tabs>
+        <w:ind w:left="5942" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040E0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6662"/>
+        </w:tabs>
+        <w:ind w:left="6662" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040E0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="7382"/>
+        </w:tabs>
+        <w:ind w:left="7382" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1078869370">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="639657473">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1254702297">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1081096930">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1839156183">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1721973264">
+    <w:abstractNumId w:val="0"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:lvl w:ilvl="0">
+        <w:numFmt w:val="bullet"/>
+        <w:lvlText w:val=""/>
+        <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="0"/>
+        <w:lvlJc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="196085321">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="493255854">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1428650424">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="213666619">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1295911822">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="88894987">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="398284440">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1536961623">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="2083477693">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1609774190">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="818768644">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="599025002">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="2081631038">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+</w:numbering>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
-[...3 lines deleted...]
-  <w:displayHorizontalDrawingGridEvery w:val="2"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:documentProtection w:edit="forms" w:enforcement="0"/>
+  <w:defaultTabStop w:val="709"/>
+  <w:autoHyphenation/>
+  <w:hyphenationZone w:val="425"/>
+  <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050">
+      <o:colormru v:ext="edit" colors="#eaeaea,#ddd"/>
+    </o:shapedefaults>
+  </w:hdrShapeDefaults>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
-    <w:ulTrailSpace/>
-[...1 lines deleted...]
-    <w:useFELayout/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="005F26E3"/>
+    <w:rsid w:val="0000346A"/>
+    <w:rsid w:val="00016D69"/>
+    <w:rsid w:val="000218B5"/>
+    <w:rsid w:val="00040CD3"/>
+    <w:rsid w:val="000435AA"/>
+    <w:rsid w:val="000471BB"/>
+    <w:rsid w:val="00052158"/>
+    <w:rsid w:val="00053983"/>
+    <w:rsid w:val="00055C28"/>
+    <w:rsid w:val="0006143E"/>
+    <w:rsid w:val="00071403"/>
+    <w:rsid w:val="00081621"/>
+    <w:rsid w:val="00082A8A"/>
+    <w:rsid w:val="000903DD"/>
+    <w:rsid w:val="000949D5"/>
+    <w:rsid w:val="000A4B3B"/>
+    <w:rsid w:val="000A7BBE"/>
+    <w:rsid w:val="000B1F0C"/>
+    <w:rsid w:val="000D0315"/>
+    <w:rsid w:val="000D0E4B"/>
+    <w:rsid w:val="000D25E4"/>
+    <w:rsid w:val="000D34F8"/>
+    <w:rsid w:val="000E2B85"/>
+    <w:rsid w:val="000E3275"/>
+    <w:rsid w:val="000E7AF3"/>
+    <w:rsid w:val="000F0CD0"/>
+    <w:rsid w:val="000F3F8C"/>
+    <w:rsid w:val="000F42C6"/>
+    <w:rsid w:val="00100534"/>
+    <w:rsid w:val="00105E34"/>
+    <w:rsid w:val="00111790"/>
+    <w:rsid w:val="00117AD3"/>
+    <w:rsid w:val="001200C9"/>
+    <w:rsid w:val="0012244E"/>
+    <w:rsid w:val="00122E0A"/>
+    <w:rsid w:val="00126E41"/>
+    <w:rsid w:val="00133939"/>
+    <w:rsid w:val="00133FCB"/>
+    <w:rsid w:val="00136A1A"/>
+    <w:rsid w:val="00140A15"/>
+    <w:rsid w:val="001413CE"/>
+    <w:rsid w:val="00150BF1"/>
+    <w:rsid w:val="00157CDE"/>
+    <w:rsid w:val="00166C8F"/>
+    <w:rsid w:val="00177D8B"/>
+    <w:rsid w:val="001930D2"/>
+    <w:rsid w:val="001A403F"/>
+    <w:rsid w:val="001B3B7E"/>
+    <w:rsid w:val="001B4F30"/>
+    <w:rsid w:val="001D60A7"/>
+    <w:rsid w:val="001D72A5"/>
+    <w:rsid w:val="001E5BCA"/>
+    <w:rsid w:val="001E670B"/>
+    <w:rsid w:val="001F06FC"/>
+    <w:rsid w:val="001F0C95"/>
+    <w:rsid w:val="00216312"/>
+    <w:rsid w:val="00221EC9"/>
+    <w:rsid w:val="00223205"/>
+    <w:rsid w:val="00223C48"/>
+    <w:rsid w:val="002305B3"/>
+    <w:rsid w:val="00230D1C"/>
+    <w:rsid w:val="00232E71"/>
+    <w:rsid w:val="00241845"/>
+    <w:rsid w:val="00242156"/>
+    <w:rsid w:val="00247FD6"/>
+    <w:rsid w:val="002653ED"/>
+    <w:rsid w:val="002671EA"/>
+    <w:rsid w:val="0028053C"/>
+    <w:rsid w:val="0028365B"/>
+    <w:rsid w:val="002912AA"/>
+    <w:rsid w:val="00292059"/>
+    <w:rsid w:val="00295374"/>
+    <w:rsid w:val="002A13BA"/>
+    <w:rsid w:val="002A360E"/>
+    <w:rsid w:val="002A3CCD"/>
+    <w:rsid w:val="002C1CB3"/>
+    <w:rsid w:val="002D45AC"/>
+    <w:rsid w:val="002E3A8D"/>
+    <w:rsid w:val="002F3828"/>
+    <w:rsid w:val="002F4F39"/>
+    <w:rsid w:val="002F71E1"/>
+    <w:rsid w:val="00312E7C"/>
+    <w:rsid w:val="003149DA"/>
+    <w:rsid w:val="00316FD8"/>
+    <w:rsid w:val="003239D7"/>
+    <w:rsid w:val="00337198"/>
+    <w:rsid w:val="0034004A"/>
+    <w:rsid w:val="00343FE1"/>
+    <w:rsid w:val="00345800"/>
+    <w:rsid w:val="00355BD0"/>
+    <w:rsid w:val="00363452"/>
+    <w:rsid w:val="003649FC"/>
+    <w:rsid w:val="003678DA"/>
+    <w:rsid w:val="00375BF5"/>
+    <w:rsid w:val="00383325"/>
+    <w:rsid w:val="00394B6D"/>
+    <w:rsid w:val="00397A8A"/>
+    <w:rsid w:val="003A0939"/>
+    <w:rsid w:val="003C2432"/>
+    <w:rsid w:val="003D14CC"/>
+    <w:rsid w:val="003D647A"/>
+    <w:rsid w:val="003E25CC"/>
+    <w:rsid w:val="003E40DD"/>
+    <w:rsid w:val="003E69D6"/>
+    <w:rsid w:val="003F002D"/>
+    <w:rsid w:val="003F3AD0"/>
+    <w:rsid w:val="003F4258"/>
+    <w:rsid w:val="003F71CE"/>
+    <w:rsid w:val="004028C4"/>
+    <w:rsid w:val="00414291"/>
+    <w:rsid w:val="00420A57"/>
+    <w:rsid w:val="0043156F"/>
+    <w:rsid w:val="004315FD"/>
+    <w:rsid w:val="0043565B"/>
+    <w:rsid w:val="00443212"/>
+    <w:rsid w:val="00453262"/>
+    <w:rsid w:val="00454C34"/>
+    <w:rsid w:val="00454D60"/>
+    <w:rsid w:val="004564CE"/>
+    <w:rsid w:val="00464D0A"/>
+    <w:rsid w:val="00467C47"/>
+    <w:rsid w:val="00472218"/>
+    <w:rsid w:val="004811A1"/>
+    <w:rsid w:val="0048120D"/>
+    <w:rsid w:val="00485724"/>
+    <w:rsid w:val="004872CA"/>
+    <w:rsid w:val="00490EF1"/>
+    <w:rsid w:val="004A0636"/>
+    <w:rsid w:val="004A1C4F"/>
+    <w:rsid w:val="004A2D07"/>
+    <w:rsid w:val="004A3856"/>
+    <w:rsid w:val="004A79A4"/>
+    <w:rsid w:val="004B0AD8"/>
+    <w:rsid w:val="004B4E75"/>
+    <w:rsid w:val="004C06EC"/>
+    <w:rsid w:val="004C1169"/>
+    <w:rsid w:val="004C6DB4"/>
+    <w:rsid w:val="004D44CE"/>
+    <w:rsid w:val="004D72C6"/>
+    <w:rsid w:val="004E4B67"/>
+    <w:rsid w:val="004F5381"/>
+    <w:rsid w:val="00504107"/>
+    <w:rsid w:val="00514275"/>
+    <w:rsid w:val="00517EBF"/>
+    <w:rsid w:val="00534F9B"/>
+    <w:rsid w:val="00550950"/>
+    <w:rsid w:val="005513BA"/>
+    <w:rsid w:val="00564E75"/>
+    <w:rsid w:val="00574A23"/>
+    <w:rsid w:val="00577F59"/>
+    <w:rsid w:val="0058334B"/>
+    <w:rsid w:val="005955B9"/>
+    <w:rsid w:val="005A1430"/>
+    <w:rsid w:val="005A4A3A"/>
+    <w:rsid w:val="005C33B5"/>
+    <w:rsid w:val="005D32E9"/>
+    <w:rsid w:val="005D5351"/>
+    <w:rsid w:val="005D6E8B"/>
+    <w:rsid w:val="005E0804"/>
+    <w:rsid w:val="005F26E3"/>
+    <w:rsid w:val="00600C67"/>
+    <w:rsid w:val="00601316"/>
+    <w:rsid w:val="00601709"/>
+    <w:rsid w:val="00620514"/>
+    <w:rsid w:val="00626E9E"/>
+    <w:rsid w:val="00635AA1"/>
+    <w:rsid w:val="00637C92"/>
+    <w:rsid w:val="006403B5"/>
+    <w:rsid w:val="006506AE"/>
+    <w:rsid w:val="00651ECB"/>
+    <w:rsid w:val="0065598C"/>
+    <w:rsid w:val="00661D1E"/>
+    <w:rsid w:val="00667FE4"/>
+    <w:rsid w:val="006738DC"/>
+    <w:rsid w:val="006743DA"/>
+    <w:rsid w:val="00680CA6"/>
+    <w:rsid w:val="00684448"/>
+    <w:rsid w:val="006856F5"/>
+    <w:rsid w:val="006911AD"/>
+    <w:rsid w:val="00696788"/>
+    <w:rsid w:val="006A2912"/>
+    <w:rsid w:val="006B7E43"/>
+    <w:rsid w:val="006C044D"/>
+    <w:rsid w:val="006C1CFE"/>
+    <w:rsid w:val="006D0675"/>
+    <w:rsid w:val="006E00F2"/>
+    <w:rsid w:val="006E1590"/>
+    <w:rsid w:val="006E4284"/>
+    <w:rsid w:val="006F08B3"/>
+    <w:rsid w:val="006F22B4"/>
+    <w:rsid w:val="0070581A"/>
+    <w:rsid w:val="007078DE"/>
+    <w:rsid w:val="0071500D"/>
+    <w:rsid w:val="0072709E"/>
+    <w:rsid w:val="007328F4"/>
+    <w:rsid w:val="00733D54"/>
+    <w:rsid w:val="00737E2B"/>
+    <w:rsid w:val="00740E7A"/>
+    <w:rsid w:val="0076039D"/>
+    <w:rsid w:val="00765B1C"/>
+    <w:rsid w:val="0076652F"/>
+    <w:rsid w:val="00771EF0"/>
+    <w:rsid w:val="00792AF5"/>
+    <w:rsid w:val="00793EB5"/>
+    <w:rsid w:val="007A4684"/>
+    <w:rsid w:val="007A65E8"/>
+    <w:rsid w:val="007A7D65"/>
+    <w:rsid w:val="007B2DF8"/>
+    <w:rsid w:val="007C5372"/>
+    <w:rsid w:val="007D5814"/>
+    <w:rsid w:val="007E3F89"/>
+    <w:rsid w:val="007E7D78"/>
+    <w:rsid w:val="007F5A75"/>
+    <w:rsid w:val="00805ED4"/>
+    <w:rsid w:val="00807380"/>
+    <w:rsid w:val="008170C8"/>
+    <w:rsid w:val="00820B63"/>
+    <w:rsid w:val="008228E8"/>
+    <w:rsid w:val="00826FE1"/>
+    <w:rsid w:val="008707A4"/>
+    <w:rsid w:val="008732B5"/>
+    <w:rsid w:val="00873C3F"/>
+    <w:rsid w:val="00874C83"/>
+    <w:rsid w:val="00884E6F"/>
+    <w:rsid w:val="008870A2"/>
+    <w:rsid w:val="0089094C"/>
+    <w:rsid w:val="00897468"/>
+    <w:rsid w:val="008A304B"/>
+    <w:rsid w:val="008A33DF"/>
+    <w:rsid w:val="008A50B1"/>
+    <w:rsid w:val="008A5541"/>
+    <w:rsid w:val="008B11C6"/>
+    <w:rsid w:val="008B7067"/>
+    <w:rsid w:val="008C4FD5"/>
+    <w:rsid w:val="008D5E72"/>
+    <w:rsid w:val="008F3ADF"/>
+    <w:rsid w:val="008F71D8"/>
+    <w:rsid w:val="009112B5"/>
+    <w:rsid w:val="0091284C"/>
+    <w:rsid w:val="009176E1"/>
+    <w:rsid w:val="00932C60"/>
+    <w:rsid w:val="00935A58"/>
+    <w:rsid w:val="009435DA"/>
+    <w:rsid w:val="00951273"/>
+    <w:rsid w:val="00952CB6"/>
+    <w:rsid w:val="0095697B"/>
+    <w:rsid w:val="009652F3"/>
+    <w:rsid w:val="00967392"/>
+    <w:rsid w:val="009757D5"/>
+    <w:rsid w:val="0098612A"/>
+    <w:rsid w:val="00991DDA"/>
+    <w:rsid w:val="009D654F"/>
+    <w:rsid w:val="009E5C56"/>
+    <w:rsid w:val="009E7CD7"/>
+    <w:rsid w:val="00A0608E"/>
+    <w:rsid w:val="00A075C1"/>
+    <w:rsid w:val="00A152F3"/>
+    <w:rsid w:val="00A21FAA"/>
+    <w:rsid w:val="00A22A0B"/>
+    <w:rsid w:val="00A245C3"/>
+    <w:rsid w:val="00A419AB"/>
+    <w:rsid w:val="00A43C4A"/>
+    <w:rsid w:val="00A45C11"/>
+    <w:rsid w:val="00A4616F"/>
+    <w:rsid w:val="00A469AC"/>
+    <w:rsid w:val="00A47E56"/>
+    <w:rsid w:val="00A5716A"/>
+    <w:rsid w:val="00A6392B"/>
+    <w:rsid w:val="00A6590F"/>
+    <w:rsid w:val="00A72926"/>
+    <w:rsid w:val="00A80145"/>
+    <w:rsid w:val="00A86E53"/>
+    <w:rsid w:val="00A86F34"/>
+    <w:rsid w:val="00A916D8"/>
+    <w:rsid w:val="00A96253"/>
+    <w:rsid w:val="00AA1379"/>
+    <w:rsid w:val="00AA5F0F"/>
+    <w:rsid w:val="00AB18DD"/>
+    <w:rsid w:val="00AB39EF"/>
+    <w:rsid w:val="00AB7396"/>
+    <w:rsid w:val="00AD1418"/>
+    <w:rsid w:val="00AD69D5"/>
+    <w:rsid w:val="00AD702F"/>
+    <w:rsid w:val="00AE182D"/>
+    <w:rsid w:val="00AE3CE6"/>
+    <w:rsid w:val="00AE3F8F"/>
+    <w:rsid w:val="00AF23AC"/>
+    <w:rsid w:val="00AF62A4"/>
+    <w:rsid w:val="00B070DF"/>
+    <w:rsid w:val="00B11A4E"/>
+    <w:rsid w:val="00B13AB2"/>
+    <w:rsid w:val="00B26479"/>
+    <w:rsid w:val="00B26CC9"/>
+    <w:rsid w:val="00B450E8"/>
+    <w:rsid w:val="00B47705"/>
+    <w:rsid w:val="00B51243"/>
+    <w:rsid w:val="00B54BFF"/>
+    <w:rsid w:val="00B65C41"/>
+    <w:rsid w:val="00B674B1"/>
+    <w:rsid w:val="00B710E5"/>
+    <w:rsid w:val="00B72A58"/>
+    <w:rsid w:val="00B7421A"/>
+    <w:rsid w:val="00B76920"/>
+    <w:rsid w:val="00B77FCE"/>
+    <w:rsid w:val="00B87A1A"/>
+    <w:rsid w:val="00BA4486"/>
+    <w:rsid w:val="00BB1379"/>
+    <w:rsid w:val="00BB3DCC"/>
+    <w:rsid w:val="00BC40A8"/>
+    <w:rsid w:val="00BD7AF2"/>
+    <w:rsid w:val="00BE3E6C"/>
+    <w:rsid w:val="00BE646B"/>
+    <w:rsid w:val="00BF1060"/>
+    <w:rsid w:val="00BF3917"/>
+    <w:rsid w:val="00C052D4"/>
+    <w:rsid w:val="00C24567"/>
+    <w:rsid w:val="00C27F72"/>
+    <w:rsid w:val="00C30290"/>
+    <w:rsid w:val="00C43A16"/>
+    <w:rsid w:val="00C46678"/>
+    <w:rsid w:val="00C53D76"/>
+    <w:rsid w:val="00C56620"/>
+    <w:rsid w:val="00C57E4C"/>
+    <w:rsid w:val="00C64BA0"/>
+    <w:rsid w:val="00C70A8B"/>
+    <w:rsid w:val="00C7415C"/>
+    <w:rsid w:val="00C76EA6"/>
+    <w:rsid w:val="00C80AEC"/>
+    <w:rsid w:val="00C82892"/>
+    <w:rsid w:val="00C84C63"/>
+    <w:rsid w:val="00C86AFB"/>
+    <w:rsid w:val="00CA1B28"/>
+    <w:rsid w:val="00CD0FD7"/>
+    <w:rsid w:val="00CD24E1"/>
+    <w:rsid w:val="00CD380D"/>
+    <w:rsid w:val="00CD6C84"/>
+    <w:rsid w:val="00CE3271"/>
+    <w:rsid w:val="00CE3FC9"/>
+    <w:rsid w:val="00CE475A"/>
+    <w:rsid w:val="00CF4D82"/>
+    <w:rsid w:val="00D023B0"/>
+    <w:rsid w:val="00D05CC4"/>
+    <w:rsid w:val="00D0798F"/>
+    <w:rsid w:val="00D1193A"/>
+    <w:rsid w:val="00D173CD"/>
+    <w:rsid w:val="00D228DD"/>
+    <w:rsid w:val="00D23926"/>
+    <w:rsid w:val="00D3410E"/>
+    <w:rsid w:val="00D35847"/>
+    <w:rsid w:val="00D369D2"/>
+    <w:rsid w:val="00D4096C"/>
+    <w:rsid w:val="00D52396"/>
+    <w:rsid w:val="00D52408"/>
+    <w:rsid w:val="00D5698B"/>
+    <w:rsid w:val="00D62782"/>
+    <w:rsid w:val="00D70405"/>
+    <w:rsid w:val="00D70D10"/>
+    <w:rsid w:val="00D82EAE"/>
+    <w:rsid w:val="00DA4778"/>
+    <w:rsid w:val="00DB033B"/>
+    <w:rsid w:val="00DB360B"/>
+    <w:rsid w:val="00DD379D"/>
+    <w:rsid w:val="00DD6B48"/>
+    <w:rsid w:val="00DD72C6"/>
+    <w:rsid w:val="00DE15E7"/>
+    <w:rsid w:val="00E053B0"/>
+    <w:rsid w:val="00E12B27"/>
+    <w:rsid w:val="00E1383B"/>
+    <w:rsid w:val="00E142E3"/>
+    <w:rsid w:val="00E1669A"/>
+    <w:rsid w:val="00E20A90"/>
+    <w:rsid w:val="00E21F4E"/>
+    <w:rsid w:val="00E23A5E"/>
+    <w:rsid w:val="00E23BF0"/>
+    <w:rsid w:val="00E2502C"/>
+    <w:rsid w:val="00E3073B"/>
+    <w:rsid w:val="00E31706"/>
+    <w:rsid w:val="00E35B63"/>
+    <w:rsid w:val="00E41AC4"/>
+    <w:rsid w:val="00E458A3"/>
+    <w:rsid w:val="00E47BE1"/>
+    <w:rsid w:val="00E66010"/>
+    <w:rsid w:val="00E820E3"/>
+    <w:rsid w:val="00E94ED8"/>
+    <w:rsid w:val="00EA0414"/>
+    <w:rsid w:val="00EB07E2"/>
+    <w:rsid w:val="00EB69E4"/>
+    <w:rsid w:val="00ED52DE"/>
+    <w:rsid w:val="00ED72F9"/>
+    <w:rsid w:val="00ED79EB"/>
+    <w:rsid w:val="00F056ED"/>
+    <w:rsid w:val="00F10E99"/>
+    <w:rsid w:val="00F216EC"/>
+    <w:rsid w:val="00F23BE2"/>
+    <w:rsid w:val="00F30097"/>
+    <w:rsid w:val="00F30A6B"/>
+    <w:rsid w:val="00F33653"/>
+    <w:rsid w:val="00F35CD5"/>
+    <w:rsid w:val="00F40294"/>
+    <w:rsid w:val="00F42B50"/>
+    <w:rsid w:val="00F444CD"/>
+    <w:rsid w:val="00F447D0"/>
+    <w:rsid w:val="00F47F12"/>
+    <w:rsid w:val="00F8111B"/>
+    <w:rsid w:val="00FC09E9"/>
+    <w:rsid w:val="00FC2D1A"/>
+    <w:rsid w:val="00FC61B3"/>
+    <w:rsid w:val="00FD222F"/>
+    <w:rsid w:val="00FD4FEF"/>
+    <w:rsid w:val="00FE3B33"/>
+    <w:rsid w:val="00FF1670"/>
+    <w:rsid w:val="00FF3537"/>
+    <w:rsid w:val="00FF7CD9"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="hu-HU"/>
+  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:doNotIncludeSubdocsInStats/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050">
+      <o:colormru v:ext="edit" colors="#eaeaea,#ddd"/>
+    </o:shapedefaults>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="2"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="14D0E112"/>
+  <w15:docId w15:val="{FB3F5BAD-138A-4A64-A569-FD00683B35C4}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:cstheme="minorBidi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:asciiTheme="minorHAnsi"/>
-[...2 lines deleted...]
-        <w:lang w:val="en-US" w:bidi="ar-SA" w:eastAsia="en-US"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:lang w:val="hu-HU" w:eastAsia="hu-HU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault>
-[...8 lines deleted...]
-    </w:pPrDefault>
+    <w:pPrDefault/>
   </w:docDefaults>
-  <w:style w:styleId="DefaultParagraphFont" w:default="1" w:type="character">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Norml">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D70405"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Cmsor1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Norml"/>
+    <w:next w:val="Norml"/>
+    <w:link w:val="Cmsor1Char"/>
+    <w:qFormat/>
+    <w:rsid w:val="006743DA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:spacing w:before="240" w:after="60"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="32"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Cmsor2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Norml"/>
+    <w:next w:val="Norml"/>
+    <w:qFormat/>
+    <w:rsid w:val="00223C48"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="851"/>
+      </w:tabs>
+      <w:jc w:val="both"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Cmsor3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Norml"/>
+    <w:next w:val="Norml"/>
+    <w:qFormat/>
+    <w:rsid w:val="00223C48"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="28"/>
+      <w:u w:val="single"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Cmsor7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Norml"/>
+    <w:next w:val="Norml"/>
+    <w:qFormat/>
+    <w:rsid w:val="00223C48"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:i/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Bekezdsalapbettpusa">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:styleId="TableNormal" w:default="1" w:type="table">
-[...1 lines deleted...]
-    <w:uiPriority w:val="2"/>
+  <w:style w:type="table" w:default="1" w:styleId="Normltblzat">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
-        <w:left w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
-        <w:right w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:styleId="NoList" w:default="1" w:type="numbering">
+  <w:style w:type="numbering" w:default="1" w:styleId="Nemlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:default="1" w:styleId="Normal" w:type="paragraph">
-[...3 lines deleted...]
-    <w:pPr/>
+  <w:style w:type="paragraph" w:styleId="lfej">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Norml"/>
+    <w:link w:val="lfejChar"/>
+    <w:rsid w:val="00223C48"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Szvegtrzs">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Norml"/>
+    <w:rsid w:val="00223C48"/>
+    <w:pPr>
+      <w:framePr w:w="2835" w:h="1769" w:wrap="auto" w:vAnchor="page" w:hAnchor="page" w:x="7372" w:y="2836"/>
+      <w:spacing w:line="360" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Szvegtrzs2">
+    <w:name w:val="Body Text 2"/>
+    <w:basedOn w:val="Norml"/>
+    <w:rsid w:val="00223C48"/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120" w:line="312" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Szvegblokk">
+    <w:name w:val="Block Text"/>
+    <w:basedOn w:val="Norml"/>
+    <w:rsid w:val="00223C48"/>
+    <w:pPr>
+      <w:ind w:left="1080" w:right="1365"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
-      <w:lang w:val="hu-HU" w:eastAsia="hu-HU" w:bidi="hu-HU"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:styleId="BodyText" w:type="paragraph">
-[...4 lines deleted...]
-    <w:pPr/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="D-hivatkozs">
+    <w:name w:val="D-hivatkozás"/>
+    <w:basedOn w:val="Bekezdsalapbettpusa"/>
+    <w:rsid w:val="00223C48"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
       <w:sz w:val="20"/>
-      <w:szCs w:val="20"/>
-      <w:lang w:val="hu-HU" w:eastAsia="hu-HU" w:bidi="hu-HU"/>
     </w:rPr>
   </w:style>
-  <w:style w:styleId="ListParagraph" w:type="paragraph">
-[...4 lines deleted...]
-    <w:pPr/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="D-Tisztelt">
+    <w:name w:val="D-Tisztelt"/>
+    <w:basedOn w:val="Bekezdsalapbettpusa"/>
+    <w:rsid w:val="00223C48"/>
     <w:rPr>
-      <w:lang w:val="hu-HU" w:eastAsia="hu-HU" w:bidi="hu-HU"/>
+      <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
     </w:rPr>
   </w:style>
-  <w:style w:styleId="TableParagraph" w:type="paragraph">
-[...2 lines deleted...]
-    <w:uiPriority w:val="1"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="D-irnytszm">
+    <w:name w:val="D-irányítószám"/>
+    <w:basedOn w:val="Bekezdsalapbettpusa"/>
+    <w:rsid w:val="00223C48"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:caps/>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="D-utca">
+    <w:name w:val="D-utca"/>
+    <w:basedOn w:val="Bekezdsalapbettpusa"/>
+    <w:rsid w:val="00223C48"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="D-telepls">
+    <w:name w:val="D-település"/>
+    <w:basedOn w:val="Bekezdsalapbettpusa"/>
+    <w:rsid w:val="00223C48"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="D-nv">
+    <w:name w:val="D-név"/>
+    <w:basedOn w:val="Bekezdsalapbettpusa"/>
+    <w:rsid w:val="00223C48"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:b/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:u w:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="D-beoszts">
+    <w:name w:val="D-beosztás"/>
+    <w:basedOn w:val="Bekezdsalapbettpusa"/>
+    <w:rsid w:val="00223C48"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Cm">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Norml"/>
     <w:qFormat/>
-    <w:pPr/>
+    <w:rsid w:val="00223C48"/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
-      <w:lang w:val="hu-HU" w:eastAsia="hu-HU" w:bidi="hu-HU"/>
+      <w:b/>
+      <w:sz w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Alcm">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Norml"/>
+    <w:qFormat/>
+    <w:rsid w:val="00223C48"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DSzvegtrzs">
+    <w:name w:val="D_Szövegtörzs"/>
+    <w:basedOn w:val="Norml"/>
+    <w:autoRedefine/>
+    <w:rsid w:val="00150BF1"/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:bCs/>
+      <w:iCs/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Aalr1">
+    <w:name w:val="A_aláír1"/>
+    <w:basedOn w:val="Norml"/>
+    <w:next w:val="Norml"/>
+    <w:rsid w:val="00223C48"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="6804"/>
+      </w:tabs>
+      <w:spacing w:before="1200"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Alevlszv">
+    <w:name w:val="A_levél_szöv"/>
+    <w:basedOn w:val="Norml"/>
+    <w:rsid w:val="00223C48"/>
+    <w:pPr>
+      <w:spacing w:before="120"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Abeoszt1">
+    <w:name w:val="A_beoszt1"/>
+    <w:basedOn w:val="Norml"/>
+    <w:next w:val="Norml"/>
+    <w:rsid w:val="00223C48"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="6804"/>
+      </w:tabs>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="szveg">
+    <w:name w:val="szöveg"/>
+    <w:basedOn w:val="DSzvegtrzs"/>
+    <w:rsid w:val="00223C48"/>
+    <w:pPr>
+      <w:spacing w:after="0"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Oldalszm">
+    <w:name w:val="page number"/>
+    <w:basedOn w:val="Bekezdsalapbettpusa"/>
+    <w:rsid w:val="00223C48"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Ajnlatfejezetcm">
+    <w:name w:val="Ajánlat fejezet cím"/>
+    <w:basedOn w:val="Cmsor2"/>
+    <w:autoRedefine/>
+    <w:rsid w:val="0095697B"/>
+    <w:pPr>
+      <w:keepNext w:val="0"/>
+      <w:widowControl w:val="0"/>
+      <w:spacing w:before="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:i w:val="0"/>
+      <w:caps/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="llb">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Norml"/>
+    <w:rsid w:val="00223C48"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Szvegtrzsbehzssal">
+    <w:name w:val="Body Text Indent"/>
+    <w:basedOn w:val="Norml"/>
+    <w:rsid w:val="00223C48"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:firstLine="284"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hiperhivatkozs">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Bekezdsalapbettpusa"/>
+    <w:rsid w:val="00223C48"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Buborkszveg">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Norml"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00223C48"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="lfejChar">
+    <w:name w:val="Élőfej Char"/>
+    <w:link w:val="lfej"/>
+    <w:locked/>
+    <w:rsid w:val="005A4A3A"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Listaszerbekezds">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Norml"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DE15E7"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Helyrzszveg">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="Bekezdsalapbettpusa"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AF62A4"/>
+    <w:rPr>
+      <w:color w:val="808080"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Cmsor1Char">
+    <w:name w:val="Címsor 1 Char"/>
+    <w:basedOn w:val="Bekezdsalapbettpusa"/>
+    <w:link w:val="Cmsor1"/>
+    <w:rsid w:val="006743DA"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="32"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Szvegtrzs3">
+    <w:name w:val="Body Text 3"/>
+    <w:basedOn w:val="Norml"/>
+    <w:link w:val="Szvegtrzs3Char"/>
+    <w:rsid w:val="006743DA"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Szvegtrzs3Char">
+    <w:name w:val="Szövegtörzs 3 Char"/>
+    <w:basedOn w:val="Bekezdsalapbettpusa"/>
+    <w:link w:val="Szvegtrzs3"/>
+    <w:rsid w:val="006743DA"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Szvegtrzsbehzssal2">
+    <w:name w:val="Body Text Indent 2"/>
+    <w:basedOn w:val="Norml"/>
+    <w:link w:val="Szvegtrzsbehzssal2Char"/>
+    <w:rsid w:val="006743DA"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
+      <w:ind w:left="283"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Szvegtrzsbehzssal2Char">
+    <w:name w:val="Szövegtörzs behúzással 2 Char"/>
+    <w:basedOn w:val="Bekezdsalapbettpusa"/>
+    <w:link w:val="Szvegtrzsbehzssal2"/>
+    <w:rsid w:val="006743DA"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Felsorols2">
+    <w:name w:val="List Bullet 2"/>
+    <w:basedOn w:val="Norml"/>
+    <w:rsid w:val="006743DA"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="9"/>
+      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="426"/>
+        <w:tab w:val="left" w:pos="709"/>
+      </w:tabs>
+      <w:spacing w:line="288" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="igy">
+    <w:name w:val="igy"/>
+    <w:basedOn w:val="Norml"/>
+    <w:rsid w:val="006743DA"/>
+    <w:pPr>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Rcsostblzat">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="Normltblzat"/>
+    <w:rsid w:val="00052158"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Jegyzethivatkozs">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="Bekezdsalapbettpusa"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00F30097"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Jegyzetszveg">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Norml"/>
+    <w:link w:val="JegyzetszvegChar"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00F30097"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="JegyzetszvegChar">
+    <w:name w:val="Jegyzetszöveg Char"/>
+    <w:basedOn w:val="Bekezdsalapbettpusa"/>
+    <w:link w:val="Jegyzetszveg"/>
+    <w:rsid w:val="00F30097"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Megjegyzstrgya">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="Jegyzetszveg"/>
+    <w:next w:val="Jegyzetszveg"/>
+    <w:link w:val="MegjegyzstrgyaChar"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00F30097"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="MegjegyzstrgyaChar">
+    <w:name w:val="Megjegyzés tárgya Char"/>
+    <w:basedOn w:val="JegyzetszvegChar"/>
+    <w:link w:val="Megjegyzstrgya"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F30097"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:b/>
+      <w:bCs/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:divs>
+    <w:div w:id="353311974">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
+  <w:optimizeForBrowser/>
+  <w:relyOnVML/>
+  <w:allowPNG/>
+</w:webSettings>
+</file>
+
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
-
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mvmnext.hu" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mvmnext.hu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-téma">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
@@ -5465,61 +13967,114 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{27BE73C8-9836-448F-9261-681A539A4601}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
+  <Pages>3</Pages>
+  <Words>562</Words>
+  <Characters>3883</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
+  <Lines>32</Lines>
+  <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Cím</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr>{&amp;ISUPARTNER</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
+  <Company>DEMASZ ZRT.</Company>
   <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>4437</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title>{&amp;ISUPARTNER</dc:title>
   <dc:creator>PI012710</dc:creator>
-  <dc:title>{&amp;ISUPARTNER</dc:title>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
-    <vt:filetime>2025-01-27T00:00:00Z</vt:filetime>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="_ISUPARTNER.PARTNER_">
+    <vt:lpwstr>1000012112</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
-    <vt:lpwstr>Acrobat PDFMaker 20 for Word</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_ISUPARTNER.CONCNAME_">
+    <vt:lpwstr>ABRAZÍV KFT</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">
-    <vt:filetime>2026-03-06T00:00:00Z</vt:filetime>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="_ISUPARTNER.STANDARDADDRESS.POSTCODE1_">
+    <vt:lpwstr>6000</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="_ISUPARTNER.STANDARDADDRESS.STREETNAME_">
+    <vt:lpwstr>SZENT LÁSZLÓ KRT.</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="_ISUPARTNER.STANDARDADDRESS.HOUSENUMBER_">
+    <vt:lpwstr>17.</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="_ISUPARTNER.STANDARDADDRESS.CITYNAME_">
+    <vt:lpwstr>Kecskemét</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="_ZBCONTACT.BPCONTACT_">
+    <vt:lpwstr>1000916248</vt:lpwstr>
   </property>
 </Properties>
 </file>